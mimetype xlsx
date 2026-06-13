--- v2 (2026-06-13)
+++ v3 (2026-06-13)
@@ -1003,87 +1003,123 @@
         <is>
           <t>Renata V.</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="G7" s="3" t="inlineStr"/>
-      <c r="H7" s="3" t="inlineStr"/>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I7" s="3" t="inlineStr"/>
       <c r="J7" s="3" t="inlineStr"/>
-      <c r="K7" s="3" t="inlineStr"/>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L7" s="3" t="inlineStr"/>
       <c r="M7" s="3" t="inlineStr"/>
-      <c r="N7" s="3" t="inlineStr"/>
+      <c r="N7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="O7" s="3" t="inlineStr"/>
       <c r="P7" s="3" t="inlineStr"/>
-      <c r="Q7" s="3" t="inlineStr"/>
+      <c r="Q7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R7" s="3" t="inlineStr"/>
       <c r="S7" s="3" t="inlineStr"/>
-      <c r="T7" s="3" t="inlineStr"/>
+      <c r="T7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="U7" s="3" t="inlineStr"/>
       <c r="V7" s="3" t="inlineStr"/>
-      <c r="W7" s="3" t="inlineStr"/>
+      <c r="W7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X7" s="3" t="inlineStr"/>
       <c r="Y7" s="3" t="inlineStr"/>
-      <c r="Z7" s="3" t="inlineStr"/>
+      <c r="Z7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AA7" s="3" t="inlineStr"/>
       <c r="AB7" s="3" t="inlineStr"/>
-      <c r="AC7" s="3" t="inlineStr"/>
+      <c r="AC7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD7" s="3" t="inlineStr"/>
       <c r="AE7" s="3" t="inlineStr"/>
-      <c r="AF7" s="3" t="inlineStr"/>
+      <c r="AF7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG7" s="3" t="inlineStr"/>
       <c r="AH7" s="3" t="inlineStr"/>
-      <c r="AI7" s="3" t="inlineStr"/>
+      <c r="AI7" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AJ7" s="3" t="inlineStr"/>
-      <c r="AK7" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK7" s="3" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Simone F.</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -1847,143 +1883,127 @@
         <is>
           <t>Sislene C.</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>174</v>
+        <v>132</v>
       </c>
       <c r="G15" s="3" t="inlineStr"/>
       <c r="H15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="I15" s="3" t="inlineStr"/>
-      <c r="J15" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" s="3" t="inlineStr"/>
       <c r="K15" s="3" t="inlineStr"/>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="M15" s="3" t="inlineStr"/>
       <c r="N15" s="3" t="inlineStr"/>
       <c r="O15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P15" s="3" t="inlineStr"/>
       <c r="Q15" s="3" t="inlineStr"/>
       <c r="R15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="S15" s="3" t="inlineStr"/>
       <c r="T15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr"/>
       <c r="V15" s="3" t="inlineStr"/>
       <c r="W15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="X15" s="3" t="inlineStr"/>
       <c r="Y15" s="3" t="inlineStr"/>
-      <c r="Z15" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z15" s="3" t="inlineStr"/>
       <c r="AA15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AB15" s="3" t="inlineStr"/>
-      <c r="AC15" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AC15" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD15" s="3" t="inlineStr"/>
+      <c r="AE15" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AF15" s="3" t="inlineStr"/>
       <c r="AG15" s="3" t="inlineStr"/>
       <c r="AH15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AI15" s="3" t="inlineStr"/>
       <c r="AJ15" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AK15" s="3" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Albanisa V.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Gerência de Enfermagem</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -2290,87 +2310,123 @@
         <is>
           <t>Amanda A.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="G18" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H18" s="3" t="inlineStr"/>
       <c r="I18" s="3" t="inlineStr"/>
-      <c r="J18" s="3" t="inlineStr"/>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K18" s="3" t="inlineStr"/>
       <c r="L18" s="3" t="inlineStr"/>
-      <c r="M18" s="3" t="inlineStr"/>
+      <c r="M18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N18" s="3" t="inlineStr"/>
       <c r="O18" s="3" t="inlineStr"/>
-      <c r="P18" s="3" t="inlineStr"/>
+      <c r="P18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q18" s="3" t="inlineStr"/>
       <c r="R18" s="3" t="inlineStr"/>
-      <c r="S18" s="3" t="inlineStr"/>
+      <c r="S18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T18" s="3" t="inlineStr"/>
       <c r="U18" s="3" t="inlineStr"/>
-      <c r="V18" s="3" t="inlineStr"/>
+      <c r="V18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="W18" s="3" t="inlineStr"/>
       <c r="X18" s="3" t="inlineStr"/>
-      <c r="Y18" s="3" t="inlineStr"/>
+      <c r="Y18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z18" s="3" t="inlineStr"/>
       <c r="AA18" s="3" t="inlineStr"/>
-      <c r="AB18" s="3" t="inlineStr"/>
+      <c r="AB18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AC18" s="3" t="inlineStr"/>
       <c r="AD18" s="3" t="inlineStr"/>
-      <c r="AE18" s="3" t="inlineStr"/>
+      <c r="AE18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF18" s="3" t="inlineStr"/>
       <c r="AG18" s="3" t="inlineStr"/>
-      <c r="AH18" s="3" t="inlineStr"/>
+      <c r="AH18" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI18" s="3" t="inlineStr"/>
       <c r="AJ18" s="3" t="inlineStr"/>
-      <c r="AK18" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK18" s="3" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Ingredy L.</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -2565,240 +2621,168 @@
         <is>
           <t>Ketiene C.</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="G21" s="3" t="inlineStr"/>
-      <c r="H21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H21" s="3" t="inlineStr"/>
       <c r="I21" s="3" t="inlineStr"/>
       <c r="J21" s="3" t="inlineStr"/>
-      <c r="K21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K21" s="3" t="inlineStr"/>
       <c r="L21" s="3" t="inlineStr"/>
       <c r="M21" s="3" t="inlineStr"/>
-      <c r="N21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N21" s="3" t="inlineStr"/>
       <c r="O21" s="3" t="inlineStr"/>
       <c r="P21" s="3" t="inlineStr"/>
-      <c r="Q21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q21" s="3" t="inlineStr"/>
       <c r="R21" s="3" t="inlineStr"/>
       <c r="S21" s="3" t="inlineStr"/>
-      <c r="T21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T21" s="3" t="inlineStr"/>
       <c r="U21" s="3" t="inlineStr"/>
       <c r="V21" s="3" t="inlineStr"/>
-      <c r="W21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W21" s="3" t="inlineStr"/>
       <c r="X21" s="3" t="inlineStr"/>
       <c r="Y21" s="3" t="inlineStr"/>
-      <c r="Z21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z21" s="3" t="inlineStr"/>
       <c r="AA21" s="3" t="inlineStr"/>
       <c r="AB21" s="3" t="inlineStr"/>
-      <c r="AC21" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC21" s="3" t="inlineStr"/>
       <c r="AD21" s="3" t="inlineStr"/>
       <c r="AE21" s="3" t="inlineStr"/>
       <c r="AF21" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AG21" s="3" t="inlineStr"/>
-      <c r="AH21" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="AJ21" s="3" t="inlineStr"/>
+      <c r="AH21" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AI21" s="3" t="inlineStr"/>
+      <c r="AJ21" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AK21" s="3" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Michele G.</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>162</v>
-[...5 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="G22" s="3" t="inlineStr"/>
       <c r="H22" s="3" t="inlineStr"/>
-      <c r="I22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I22" s="3" t="inlineStr"/>
       <c r="J22" s="3" t="inlineStr"/>
-      <c r="K22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K22" s="3" t="inlineStr"/>
       <c r="L22" s="3" t="inlineStr"/>
-      <c r="M22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M22" s="3" t="inlineStr"/>
       <c r="N22" s="3" t="inlineStr"/>
-      <c r="O22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O22" s="3" t="inlineStr"/>
       <c r="P22" s="3" t="inlineStr"/>
-      <c r="Q22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q22" s="3" t="inlineStr"/>
       <c r="R22" s="3" t="inlineStr"/>
-      <c r="S22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S22" s="3" t="inlineStr"/>
       <c r="T22" s="3" t="inlineStr"/>
-      <c r="U22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U22" s="3" t="inlineStr"/>
       <c r="V22" s="3" t="inlineStr"/>
-      <c r="W22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W22" s="3" t="inlineStr"/>
       <c r="X22" s="3" t="inlineStr"/>
-      <c r="Y22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y22" s="3" t="inlineStr"/>
       <c r="Z22" s="3" t="inlineStr"/>
-      <c r="AA22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA22" s="3" t="inlineStr"/>
       <c r="AB22" s="3" t="inlineStr"/>
-      <c r="AC22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC22" s="3" t="inlineStr"/>
       <c r="AD22" s="3" t="inlineStr"/>
-      <c r="AE22" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE22" s="3" t="inlineStr"/>
       <c r="AF22" s="3" t="inlineStr"/>
       <c r="AG22" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AH22" s="3" t="inlineStr"/>
-      <c r="AI22" s="3" t="inlineStr"/>
+      <c r="AI22" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ22" s="3" t="inlineStr"/>
-      <c r="AK22" s="3" t="inlineStr"/>
+      <c r="AK22" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Katy P.</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Nível Médio - coleta de material biológico</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Sobreaviso Vigilância</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>CIEVS / SESACRE</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
@@ -5773,232 +5757,232 @@
       <c r="AK44" s="3" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Contrato/CLT - QEE</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="G45" s="3" t="inlineStr"/>
       <c r="H45" s="3" t="inlineStr"/>
-      <c r="I45" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="I45" s="3" t="inlineStr"/>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="K45" s="3" t="inlineStr"/>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="M45" s="3" t="inlineStr"/>
       <c r="N45" s="3" t="inlineStr"/>
       <c r="O45" s="3" t="inlineStr"/>
-      <c r="P45" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="P45" s="3" t="inlineStr"/>
+      <c r="Q45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="R45" s="3" t="inlineStr"/>
+      <c r="S45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T45" s="3" t="inlineStr"/>
       <c r="U45" s="3" t="inlineStr"/>
       <c r="V45" s="3" t="inlineStr"/>
-      <c r="W45" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="W45" s="3" t="inlineStr"/>
+      <c r="X45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Y45" s="3" t="inlineStr"/>
+      <c r="Z45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AA45" s="3" t="inlineStr"/>
       <c r="AB45" s="3" t="inlineStr"/>
       <c r="AC45" s="3" t="inlineStr"/>
-      <c r="AD45" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="AH45" s="3" t="inlineStr"/>
+      <c r="AD45" s="3" t="inlineStr"/>
+      <c r="AE45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AF45" s="3" t="inlineStr"/>
+      <c r="AG45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AH45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI45" s="3" t="inlineStr"/>
       <c r="AJ45" s="3" t="inlineStr"/>
-      <c r="AK45" s="3" t="inlineStr"/>
+      <c r="AK45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="G46" s="3" t="inlineStr"/>
       <c r="H46" s="3" t="inlineStr"/>
-      <c r="I46" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="M46" s="3" t="inlineStr"/>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="J46" s="3" t="inlineStr"/>
+      <c r="K46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="L46" s="3" t="inlineStr"/>
+      <c r="M46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="N46" s="3" t="inlineStr"/>
       <c r="O46" s="3" t="inlineStr"/>
-      <c r="P46" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="T46" s="3" t="inlineStr"/>
+      <c r="P46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q46" s="3" t="inlineStr"/>
+      <c r="R46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="S46" s="3" t="inlineStr"/>
+      <c r="T46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U46" s="3" t="inlineStr"/>
       <c r="V46" s="3" t="inlineStr"/>
-      <c r="W46" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AA46" s="3" t="inlineStr"/>
+      <c r="W46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X46" s="3" t="inlineStr"/>
+      <c r="Y46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Z46" s="3" t="inlineStr"/>
+      <c r="AA46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AB46" s="3" t="inlineStr"/>
       <c r="AC46" s="3" t="inlineStr"/>
-      <c r="AD46" s="3" t="inlineStr"/>
-[...15 lines deleted...]
-      </c>
+      <c r="AD46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE46" s="3" t="inlineStr"/>
+      <c r="AF46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AG46" s="3" t="inlineStr"/>
+      <c r="AH46" s="3" t="inlineStr"/>
       <c r="AI46" s="3" t="inlineStr"/>
       <c r="AJ46" s="3" t="inlineStr"/>
-      <c r="AK46" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK46" s="3" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Joelma S.</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>CME</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
@@ -6048,87 +6032,107 @@
         <is>
           <t>Alcione F.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Auxiliar de Farmácia</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="G48" s="3" t="inlineStr"/>
       <c r="H48" s="3" t="inlineStr"/>
-      <c r="I48" s="3" t="inlineStr"/>
+      <c r="I48" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="J48" s="3" t="inlineStr"/>
       <c r="K48" s="3" t="inlineStr"/>
       <c r="L48" s="3" t="inlineStr"/>
       <c r="M48" s="3" t="inlineStr"/>
       <c r="N48" s="3" t="inlineStr"/>
-      <c r="O48" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O48" s="3" t="inlineStr"/>
       <c r="P48" s="3" t="inlineStr"/>
       <c r="Q48" s="3" t="inlineStr"/>
       <c r="R48" s="3" t="inlineStr"/>
-      <c r="S48" s="3" t="inlineStr"/>
+      <c r="S48" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="T48" s="3" t="inlineStr"/>
       <c r="U48" s="3" t="inlineStr"/>
       <c r="V48" s="3" t="inlineStr"/>
-      <c r="W48" s="3" t="inlineStr"/>
+      <c r="W48" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="X48" s="3" t="inlineStr"/>
       <c r="Y48" s="3" t="inlineStr"/>
       <c r="Z48" s="3" t="inlineStr"/>
-      <c r="AA48" s="3" t="inlineStr"/>
+      <c r="AA48" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="AB48" s="3" t="inlineStr"/>
       <c r="AC48" s="3" t="inlineStr"/>
       <c r="AD48" s="3" t="inlineStr"/>
-      <c r="AE48" s="3" t="inlineStr"/>
+      <c r="AE48" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="AF48" s="3" t="inlineStr"/>
       <c r="AG48" s="3" t="inlineStr"/>
       <c r="AH48" s="3" t="inlineStr"/>
       <c r="AI48" s="3" t="inlineStr"/>
       <c r="AJ48" s="3" t="inlineStr"/>
-      <c r="AK48" s="3" t="inlineStr"/>
+      <c r="AK48" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Alcione O.</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Auxiliar de Farmácia</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
@@ -6182,90 +6186,130 @@
         <is>
           <t>Dulcinete B.</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Auxiliar de Farmácia</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="G50" s="3" t="inlineStr"/>
-      <c r="H50" s="3" t="inlineStr"/>
+      <c r="H50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I50" s="3" t="inlineStr"/>
-      <c r="J50" s="3" t="inlineStr"/>
+      <c r="J50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K50" s="3" t="inlineStr"/>
-      <c r="L50" s="3" t="inlineStr"/>
+      <c r="L50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="M50" s="3" t="inlineStr"/>
-      <c r="N50" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N50" s="3" t="inlineStr"/>
       <c r="O50" s="3" t="inlineStr"/>
-      <c r="P50" s="3" t="inlineStr"/>
+      <c r="P50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q50" s="3" t="inlineStr"/>
-      <c r="R50" s="3" t="inlineStr"/>
+      <c r="R50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S50" s="3" t="inlineStr"/>
-      <c r="T50" s="3" t="inlineStr"/>
+      <c r="T50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="U50" s="3" t="inlineStr"/>
       <c r="V50" s="3" t="inlineStr"/>
       <c r="W50" s="3" t="inlineStr"/>
-      <c r="X50" s="3" t="inlineStr"/>
+      <c r="X50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y50" s="3" t="inlineStr"/>
-      <c r="Z50" s="3" t="inlineStr"/>
+      <c r="Z50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AA50" s="3" t="inlineStr"/>
-      <c r="AB50" s="3" t="inlineStr"/>
+      <c r="AB50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AC50" s="3" t="inlineStr"/>
-      <c r="AD50" s="3" t="inlineStr"/>
+      <c r="AD50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE50" s="3" t="inlineStr"/>
-      <c r="AF50" s="3" t="inlineStr"/>
+      <c r="AF50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG50" s="3" t="inlineStr"/>
-      <c r="AH50" s="3" t="inlineStr"/>
+      <c r="AH50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI50" s="3" t="inlineStr"/>
-      <c r="AJ50" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ50" s="3" t="inlineStr"/>
       <c r="AK50" s="3" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Paulo S.</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Auxiliar de Farmácia</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
@@ -6485,121 +6529,125 @@
         <is>
           <t>Luiz F.</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>84</v>
-[...10 lines deleted...]
-          <t>T6</t>
+        <v>156</v>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="H53" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr"/>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr"/>
       <c r="L53" s="3" t="inlineStr"/>
       <c r="M53" s="3" t="inlineStr"/>
       <c r="N53" s="3" t="inlineStr"/>
       <c r="O53" s="3" t="inlineStr"/>
       <c r="P53" s="3" t="inlineStr"/>
       <c r="Q53" s="3" t="inlineStr"/>
       <c r="R53" s="3" t="inlineStr"/>
       <c r="S53" s="3" t="inlineStr"/>
       <c r="T53" s="3" t="inlineStr"/>
       <c r="U53" s="3" t="inlineStr"/>
       <c r="V53" s="3" t="inlineStr"/>
       <c r="W53" s="3" t="inlineStr"/>
       <c r="X53" s="3" t="inlineStr"/>
       <c r="Y53" s="3" t="inlineStr"/>
       <c r="Z53" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...28 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AA53" s="3" t="inlineStr"/>
+      <c r="AB53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC53" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="AD53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE53" s="3" t="inlineStr"/>
+      <c r="AF53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AG53" s="3" t="inlineStr"/>
       <c r="AH53" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AI53" s="3" t="inlineStr"/>
-      <c r="AJ53" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>T6</t>
+      <c r="AJ53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AK53" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cintia S.</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Psicólogo</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Psicologia</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
@@ -6860,408 +6908,476 @@
       <c r="AG55" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AH55" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AI55" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AJ55" s="3" t="inlineStr"/>
       <c r="AK55" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Antonio S.</t>
+          <t>Heliene F.</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Efetivo/Sem Concurso Público</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>120</v>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr"/>
-      <c r="I56" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J56" s="3" t="inlineStr"/>
+      <c r="I56" s="3" t="inlineStr"/>
+      <c r="J56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K56" s="3" t="inlineStr"/>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="M56" s="3" t="inlineStr"/>
       <c r="N56" s="3" t="inlineStr"/>
-      <c r="O56" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O56" s="3" t="inlineStr"/>
       <c r="P56" s="3" t="inlineStr"/>
-      <c r="Q56" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="S56" s="3" t="inlineStr"/>
+      <c r="Q56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="R56" s="3" t="inlineStr"/>
+      <c r="S56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="T56" s="3" t="inlineStr"/>
       <c r="U56" s="3" t="inlineStr"/>
       <c r="V56" s="3" t="inlineStr"/>
-      <c r="W56" s="3" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Z56" s="3" t="inlineStr"/>
+      <c r="W56" s="3" t="inlineStr"/>
+      <c r="X56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Y56" s="3" t="inlineStr"/>
+      <c r="Z56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AA56" s="3" t="inlineStr"/>
-      <c r="AB56" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB56" s="3" t="inlineStr"/>
       <c r="AC56" s="3" t="inlineStr"/>
       <c r="AD56" s="3" t="inlineStr"/>
       <c r="AE56" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AF56" s="3" t="inlineStr"/>
-      <c r="AG56" s="3" t="inlineStr"/>
+      <c r="AG56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AH56" s="3" t="inlineStr"/>
       <c r="AI56" s="3" t="inlineStr"/>
-      <c r="AJ56" s="3" t="inlineStr"/>
+      <c r="AJ56" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AK56" s="3" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Heliene F.</t>
+          <t>Maria M.</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="G57" s="3" t="inlineStr"/>
-      <c r="H57" s="3" t="inlineStr"/>
-      <c r="I57" s="3" t="inlineStr"/>
+      <c r="H57" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I57" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J57" s="3" t="inlineStr"/>
-      <c r="K57" s="3" t="inlineStr"/>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L57" s="3" t="inlineStr"/>
-      <c r="M57" s="3" t="inlineStr"/>
+      <c r="M57" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="N57" s="3" t="inlineStr"/>
       <c r="O57" s="3" t="inlineStr"/>
       <c r="P57" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="Q57" s="3" t="inlineStr"/>
-      <c r="R57" s="3" t="inlineStr"/>
+      <c r="R57" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="S57" s="3" t="inlineStr"/>
-      <c r="T57" s="3" t="inlineStr"/>
+      <c r="T57" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="V57" s="3" t="inlineStr"/>
       <c r="W57" s="3" t="inlineStr"/>
-      <c r="X57" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X57" s="3" t="inlineStr"/>
       <c r="Y57" s="3" t="inlineStr"/>
-      <c r="Z57" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Z57" s="3" t="inlineStr"/>
+      <c r="AA57" s="3" t="inlineStr"/>
       <c r="AB57" s="3" t="inlineStr"/>
       <c r="AC57" s="3" t="inlineStr"/>
       <c r="AD57" s="3" t="inlineStr"/>
       <c r="AE57" s="3" t="inlineStr"/>
       <c r="AF57" s="3" t="inlineStr"/>
       <c r="AG57" s="3" t="inlineStr"/>
       <c r="AH57" s="3" t="inlineStr"/>
       <c r="AI57" s="3" t="inlineStr"/>
       <c r="AJ57" s="3" t="inlineStr"/>
       <c r="AK57" s="3" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Maria M.</t>
+          <t>Rosemeiry R.</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="G58" s="3" t="inlineStr"/>
-      <c r="H58" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H58" s="3" t="inlineStr"/>
+      <c r="I58" s="3" t="inlineStr"/>
       <c r="J58" s="3" t="inlineStr"/>
-      <c r="K58" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K58" s="3" t="inlineStr"/>
       <c r="L58" s="3" t="inlineStr"/>
-      <c r="M58" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M58" s="3" t="inlineStr"/>
       <c r="N58" s="3" t="inlineStr"/>
       <c r="O58" s="3" t="inlineStr"/>
-      <c r="P58" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P58" s="3" t="inlineStr"/>
       <c r="Q58" s="3" t="inlineStr"/>
-      <c r="R58" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R58" s="3" t="inlineStr"/>
       <c r="S58" s="3" t="inlineStr"/>
-      <c r="T58" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T58" s="3" t="inlineStr"/>
+      <c r="U58" s="3" t="inlineStr"/>
       <c r="V58" s="3" t="inlineStr"/>
       <c r="W58" s="3" t="inlineStr"/>
       <c r="X58" s="3" t="inlineStr"/>
       <c r="Y58" s="3" t="inlineStr"/>
       <c r="Z58" s="3" t="inlineStr"/>
       <c r="AA58" s="3" t="inlineStr"/>
       <c r="AB58" s="3" t="inlineStr"/>
-      <c r="AC58" s="3" t="inlineStr"/>
-      <c r="AD58" s="3" t="inlineStr"/>
+      <c r="AC58" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
+      <c r="AD58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE58" s="3" t="inlineStr"/>
-      <c r="AF58" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="AK58" s="3" t="inlineStr"/>
+      <c r="AF58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AG58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AH58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI58" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="AJ58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AK58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Rosemeiry R.</t>
+          <t>Antonio S.</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Bioquímico/Biomédico</t>
+          <t>Coordenador</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="G59" s="3" t="inlineStr"/>
       <c r="H59" s="3" t="inlineStr"/>
-      <c r="I59" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="M59" s="3" t="inlineStr"/>
+      <c r="I59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="J59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="K59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="L59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="M59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="N59" s="3" t="inlineStr"/>
       <c r="O59" s="3" t="inlineStr"/>
-      <c r="P59" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="T59" s="3" t="inlineStr"/>
+      <c r="P59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="Q59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="R59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="S59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="T59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="U59" s="3" t="inlineStr"/>
       <c r="V59" s="3" t="inlineStr"/>
-      <c r="W59" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="AA59" s="3" t="inlineStr"/>
+      <c r="W59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="X59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="Y59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="Z59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AA59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AB59" s="3" t="inlineStr"/>
-      <c r="AC59" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC59" s="3" t="inlineStr"/>
       <c r="AD59" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="AE59" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AE59" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AF59" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>M4/T4</t>
         </is>
       </c>
       <c r="AG59" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>M4/T4</t>
         </is>
       </c>
       <c r="AH59" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...11 lines deleted...]
-      </c>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AI59" s="3" t="inlineStr"/>
+      <c r="AJ59" s="3" t="inlineStr"/>
       <c r="AK59" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>M4/T4</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Albercilia C.</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
@@ -7583,120 +7699,116 @@
         <is>
           <t>Tania L.</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="G63" s="3" t="inlineStr"/>
-      <c r="H63" s="3" t="inlineStr"/>
+      <c r="H63" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="I63" s="3" t="inlineStr"/>
-      <c r="J63" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" s="3" t="inlineStr"/>
       <c r="K63" s="3" t="inlineStr"/>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="M63" s="3" t="inlineStr"/>
-      <c r="N63" s="3" t="inlineStr"/>
+      <c r="N63" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="O63" s="3" t="inlineStr"/>
       <c r="P63" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Q63" s="3" t="inlineStr"/>
       <c r="R63" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="S63" s="3" t="inlineStr"/>
-      <c r="T63" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T63" s="3" t="inlineStr"/>
       <c r="U63" s="3" t="inlineStr"/>
       <c r="V63" s="3" t="inlineStr"/>
       <c r="W63" s="3" t="inlineStr"/>
-      <c r="X63" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="AB63" s="3" t="inlineStr"/>
+      <c r="X63" s="3" t="inlineStr"/>
+      <c r="Y63" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Z63" s="3" t="inlineStr"/>
+      <c r="AA63" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB63" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC63" s="3" t="inlineStr"/>
-      <c r="AD63" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD63" s="3" t="inlineStr"/>
       <c r="AE63" s="3" t="inlineStr"/>
       <c r="AF63" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG63" s="3" t="inlineStr"/>
-      <c r="AH63" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH63" s="3" t="inlineStr"/>
       <c r="AI63" s="3" t="inlineStr"/>
       <c r="AJ63" s="3" t="inlineStr"/>
       <c r="AK63" s="3" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Carine B.</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Apoio Administrativo/Residência</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>COREME</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
@@ -16506,126 +16618,142 @@
         </is>
       </c>
       <c r="AF124" s="3" t="inlineStr"/>
       <c r="AG124" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AH124" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AI124" s="3" t="inlineStr"/>
       <c r="AJ124" s="3" t="inlineStr"/>
       <c r="AK124" s="3" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Juan C.</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Alergia e Imunologia / Adulto</t>
+          <t>Alergia e Imunologia / Pediatrico</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>SAAE / Ambulatório</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F125" t="n">
         <v>60</v>
       </c>
       <c r="G125" s="3" t="inlineStr"/>
       <c r="H125" s="3" t="inlineStr"/>
-      <c r="I125" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I125" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J125" s="3" t="inlineStr"/>
       <c r="K125" s="3" t="inlineStr"/>
-      <c r="L125" s="3" t="inlineStr"/>
-      <c r="M125" s="3" t="inlineStr"/>
+      <c r="L125" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="M125" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="N125" s="3" t="inlineStr"/>
       <c r="O125" s="3" t="inlineStr"/>
-      <c r="P125" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P125" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q125" s="3" t="inlineStr"/>
       <c r="R125" s="3" t="inlineStr"/>
-      <c r="S125" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T125" s="3" t="inlineStr"/>
+      <c r="S125" s="3" t="inlineStr"/>
+      <c r="T125" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="U125" s="3" t="inlineStr"/>
       <c r="V125" s="3" t="inlineStr"/>
-      <c r="W125" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="W125" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X125" s="3" t="inlineStr"/>
       <c r="Y125" s="3" t="inlineStr"/>
       <c r="Z125" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AA125" s="3" t="inlineStr"/>
       <c r="AB125" s="3" t="inlineStr"/>
       <c r="AC125" s="3" t="inlineStr"/>
-      <c r="AD125" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AD125" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE125" s="3" t="inlineStr"/>
       <c r="AF125" s="3" t="inlineStr"/>
-      <c r="AG125" s="3" t="inlineStr"/>
+      <c r="AG125" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AH125" s="3" t="inlineStr"/>
       <c r="AI125" s="3" t="inlineStr"/>
       <c r="AJ125" s="3" t="inlineStr"/>
-      <c r="AK125" s="3" t="inlineStr"/>
+      <c r="AK125" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Thereza A.</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Anestesiologista</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -17912,425 +18040,293 @@
       <c r="U139" s="3" t="inlineStr"/>
       <c r="V139" s="3" t="inlineStr"/>
       <c r="W139" s="3" t="inlineStr"/>
       <c r="X139" s="3" t="inlineStr"/>
       <c r="Y139" s="3" t="inlineStr"/>
       <c r="Z139" s="3" t="inlineStr"/>
       <c r="AA139" s="3" t="inlineStr"/>
       <c r="AB139" s="3" t="inlineStr"/>
       <c r="AC139" s="3" t="inlineStr"/>
       <c r="AD139" s="3" t="inlineStr"/>
       <c r="AE139" s="3" t="inlineStr"/>
       <c r="AF139" s="3" t="inlineStr"/>
       <c r="AG139" s="3" t="inlineStr"/>
       <c r="AH139" s="3" t="inlineStr"/>
       <c r="AI139" s="3" t="inlineStr"/>
       <c r="AJ139" s="3" t="inlineStr"/>
       <c r="AK139" s="3" t="inlineStr">
         <is>
           <t>M4/T4</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Cinthya N.</t>
+          <t>Ana F.</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Coordenador De Fisioterapia</t>
+          <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>UTI Pós Operatória</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="G140" s="3" t="inlineStr"/>
-      <c r="H140" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="H140" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I140" s="3" t="inlineStr"/>
+      <c r="J140" s="3" t="inlineStr"/>
+      <c r="K140" s="3" t="inlineStr"/>
+      <c r="L140" s="3" t="inlineStr"/>
+      <c r="M140" s="3" t="inlineStr"/>
       <c r="N140" s="3" t="inlineStr"/>
-      <c r="O140" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="O140" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="P140" s="3" t="inlineStr"/>
+      <c r="Q140" s="3" t="inlineStr"/>
+      <c r="R140" s="3" t="inlineStr"/>
+      <c r="S140" s="3" t="inlineStr"/>
+      <c r="T140" s="3" t="inlineStr"/>
       <c r="U140" s="3" t="inlineStr"/>
       <c r="V140" s="3" t="inlineStr"/>
-      <c r="W140" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="W140" s="3" t="inlineStr"/>
+      <c r="X140" s="3" t="inlineStr"/>
+      <c r="Y140" s="3" t="inlineStr"/>
+      <c r="Z140" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AA140" s="3" t="inlineStr"/>
       <c r="AB140" s="3" t="inlineStr"/>
-      <c r="AC140" s="3" t="inlineStr"/>
-[...25 lines deleted...]
-      <c r="AI140" s="3" t="inlineStr"/>
+      <c r="AC140" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AD140" s="3" t="inlineStr"/>
+      <c r="AE140" s="3" t="inlineStr"/>
+      <c r="AF140" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AG140" s="3" t="inlineStr"/>
+      <c r="AH140" s="3" t="inlineStr"/>
+      <c r="AI140" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AJ140" s="3" t="inlineStr"/>
-      <c r="AK140" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK140" s="3" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Ana F.</t>
+          <t>Cinthya N.</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>UTI Pós Operatória</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F141" t="n">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="G141" s="3" t="inlineStr"/>
       <c r="H141" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="I141" s="3" t="inlineStr"/>
-      <c r="J141" s="3" t="inlineStr"/>
+      <c r="J141" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K141" s="3" t="inlineStr"/>
       <c r="L141" s="3" t="inlineStr"/>
-      <c r="M141" s="3" t="inlineStr"/>
+      <c r="M141" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N141" s="3" t="inlineStr"/>
-      <c r="O141" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O141" s="3" t="inlineStr"/>
       <c r="P141" s="3" t="inlineStr"/>
       <c r="Q141" s="3" t="inlineStr"/>
       <c r="R141" s="3" t="inlineStr"/>
       <c r="S141" s="3" t="inlineStr"/>
       <c r="T141" s="3" t="inlineStr"/>
       <c r="U141" s="3" t="inlineStr"/>
       <c r="V141" s="3" t="inlineStr"/>
       <c r="W141" s="3" t="inlineStr"/>
       <c r="X141" s="3" t="inlineStr"/>
       <c r="Y141" s="3" t="inlineStr"/>
-      <c r="Z141" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z141" s="3" t="inlineStr"/>
       <c r="AA141" s="3" t="inlineStr"/>
       <c r="AB141" s="3" t="inlineStr"/>
-      <c r="AC141" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC141" s="3" t="inlineStr"/>
       <c r="AD141" s="3" t="inlineStr"/>
       <c r="AE141" s="3" t="inlineStr"/>
-      <c r="AF141" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF141" s="3" t="inlineStr"/>
       <c r="AG141" s="3" t="inlineStr"/>
       <c r="AH141" s="3" t="inlineStr"/>
-      <c r="AI141" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI141" s="3" t="inlineStr"/>
       <c r="AJ141" s="3" t="inlineStr"/>
       <c r="AK141" s="3" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Thiago G.</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>UTI Pós Operatória</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F142" t="n">
-        <v>168</v>
+        <v>78</v>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr"/>
-      <c r="I142" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N142" s="3" t="inlineStr"/>
+      <c r="I142" s="3" t="inlineStr"/>
+      <c r="J142" s="3" t="inlineStr"/>
+      <c r="K142" s="3" t="inlineStr"/>
+      <c r="L142" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="M142" s="3" t="inlineStr"/>
+      <c r="N142" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O142" s="3" t="inlineStr"/>
-      <c r="P142" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="P142" s="3" t="inlineStr"/>
+      <c r="Q142" s="3" t="inlineStr"/>
+      <c r="R142" s="3" t="inlineStr"/>
+      <c r="S142" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T142" s="3" t="inlineStr"/>
       <c r="U142" s="3" t="inlineStr"/>
       <c r="V142" s="3" t="inlineStr"/>
-      <c r="W142" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AB142" s="3" t="inlineStr"/>
+      <c r="W142" s="3" t="inlineStr"/>
+      <c r="X142" s="3" t="inlineStr"/>
+      <c r="Y142" s="3" t="inlineStr"/>
+      <c r="Z142" s="3" t="inlineStr"/>
+      <c r="AA142" s="3" t="inlineStr"/>
+      <c r="AB142" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC142" s="3" t="inlineStr"/>
-      <c r="AD142" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD142" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE142" s="3" t="inlineStr"/>
+      <c r="AF142" s="3" t="inlineStr"/>
+      <c r="AG142" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AH142" s="3" t="inlineStr"/>
       <c r="AI142" s="3" t="inlineStr"/>
       <c r="AJ142" s="3" t="inlineStr"/>
-      <c r="AK142" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK142" s="3" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Chrystiane M.</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Agente Administrativo</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Vigilância Epidemiológica</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -19659,159 +19655,159 @@
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F153" t="n">
         <v>126</v>
       </c>
       <c r="G153" s="3" t="inlineStr"/>
       <c r="H153" s="3" t="inlineStr"/>
       <c r="I153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="L153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="N153" s="3" t="inlineStr"/>
       <c r="O153" s="3" t="inlineStr"/>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="Q153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="S153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="U153" s="3" t="inlineStr"/>
       <c r="V153" s="3" t="inlineStr"/>
       <c r="W153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="X153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="Y153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="Z153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AA153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AB153" s="3" t="inlineStr"/>
       <c r="AC153" s="3" t="inlineStr"/>
       <c r="AD153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AE153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AF153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AG153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AH153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AI153" s="3" t="inlineStr"/>
       <c r="AJ153" s="3" t="inlineStr"/>
       <c r="AK153" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Fabiola L.</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Fonoaudiólogo</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
@@ -26718,206 +26714,142 @@
           <t>PD</t>
         </is>
       </c>
       <c r="AG212" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AH212" s="3" t="inlineStr"/>
       <c r="AI212" s="3" t="inlineStr"/>
       <c r="AJ212" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AK212" s="3" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Camila D.</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Chefe</t>
+          <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Saúde Mental</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F213" t="n">
-        <v>188</v>
+        <v>120</v>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
-          <t>M4</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H213" s="3" t="inlineStr"/>
-      <c r="I213" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I213" s="3" t="inlineStr"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="K213" s="3" t="inlineStr"/>
+      <c r="L213" s="3" t="inlineStr"/>
       <c r="M213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N213" s="3" t="inlineStr"/>
       <c r="O213" s="3" t="inlineStr"/>
       <c r="P213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q213" s="3" t="inlineStr"/>
+      <c r="R213" s="3" t="inlineStr"/>
       <c r="S213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...22 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T213" s="3" t="inlineStr"/>
+      <c r="U213" s="3" t="inlineStr"/>
+      <c r="V213" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="W213" s="3" t="inlineStr"/>
+      <c r="X213" s="3" t="inlineStr"/>
       <c r="Y213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Z213" s="3" t="inlineStr"/>
+      <c r="AA213" s="3" t="inlineStr"/>
       <c r="AB213" s="3" t="inlineStr">
         <is>
-          <t>M4</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AC213" s="3" t="inlineStr"/>
-      <c r="AD213" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD213" s="3" t="inlineStr"/>
       <c r="AE213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AF213" s="3" t="inlineStr"/>
+      <c r="AG213" s="3" t="inlineStr"/>
       <c r="AH213" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI213" s="3" t="inlineStr"/>
       <c r="AJ213" s="3" t="inlineStr"/>
-      <c r="AK213" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK213" s="3" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Simone F.</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Saúde Mental</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -28349,712 +28281,608 @@
         <is>
           <t>Gustavo M.</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F225" t="n">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="G225" s="3" t="inlineStr"/>
-      <c r="H225" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="H225" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I225" s="3" t="inlineStr"/>
+      <c r="J225" s="3" t="inlineStr"/>
+      <c r="K225" s="3" t="inlineStr"/>
+      <c r="L225" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="M225" s="3" t="inlineStr"/>
       <c r="N225" s="3" t="inlineStr"/>
-      <c r="O225" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="O225" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="P225" s="3" t="inlineStr"/>
+      <c r="Q225" s="3" t="inlineStr"/>
+      <c r="R225" s="3" t="inlineStr"/>
+      <c r="S225" s="3" t="inlineStr"/>
+      <c r="T225" s="3" t="inlineStr"/>
       <c r="U225" s="3" t="inlineStr"/>
-      <c r="V225" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="V225" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="W225" s="3" t="inlineStr"/>
+      <c r="X225" s="3" t="inlineStr"/>
+      <c r="Y225" s="3" t="inlineStr"/>
+      <c r="Z225" s="3" t="inlineStr"/>
+      <c r="AA225" s="3" t="inlineStr"/>
       <c r="AB225" s="3" t="inlineStr"/>
-      <c r="AC225" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="AC225" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="AD225" s="3" t="inlineStr"/>
+      <c r="AE225" s="3" t="inlineStr"/>
+      <c r="AF225" s="3" t="inlineStr"/>
+      <c r="AG225" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AH225" s="3" t="inlineStr"/>
       <c r="AI225" s="3" t="inlineStr"/>
       <c r="AJ225" s="3" t="inlineStr"/>
-      <c r="AK225" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK225" s="3" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Janeide L.</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F226" t="n">
         <v>120</v>
       </c>
       <c r="G226" s="3" t="inlineStr"/>
-      <c r="H226" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I226" s="3" t="inlineStr"/>
+      <c r="H226" s="3" t="inlineStr"/>
+      <c r="I226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J226" s="3" t="inlineStr"/>
-      <c r="K226" s="3" t="inlineStr"/>
+      <c r="K226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L226" s="3" t="inlineStr"/>
-      <c r="M226" s="3" t="inlineStr"/>
+      <c r="M226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N226" s="3" t="inlineStr"/>
       <c r="O226" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P226" s="3" t="inlineStr"/>
       <c r="Q226" s="3" t="inlineStr"/>
-      <c r="R226" s="3" t="inlineStr"/>
+      <c r="R226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S226" s="3" t="inlineStr"/>
-      <c r="T226" s="3" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="T226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U226" s="3" t="inlineStr"/>
+      <c r="V226" s="3" t="inlineStr"/>
       <c r="W226" s="3" t="inlineStr"/>
-      <c r="X226" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="X226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Y226" s="3" t="inlineStr"/>
       <c r="Z226" s="3" t="inlineStr"/>
-      <c r="AA226" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AA226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB226" s="3" t="inlineStr"/>
       <c r="AC226" s="3" t="inlineStr"/>
-      <c r="AD226" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD226" s="3" t="inlineStr"/>
       <c r="AE226" s="3" t="inlineStr"/>
-      <c r="AF226" s="3" t="inlineStr"/>
+      <c r="AF226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG226" s="3" t="inlineStr"/>
-      <c r="AH226" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH226" s="3" t="inlineStr"/>
       <c r="AI226" s="3" t="inlineStr"/>
       <c r="AJ226" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AK226" s="3" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Kezia D.</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F227" t="n">
-        <v>120</v>
+        <v>198</v>
       </c>
       <c r="G227" s="3" t="inlineStr"/>
-      <c r="H227" s="3" t="inlineStr">
-[...17 lines deleted...]
-      </c>
+      <c r="H227" s="3" t="inlineStr"/>
+      <c r="I227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="K227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L227" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="M227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N227" s="3" t="inlineStr"/>
       <c r="O227" s="3" t="inlineStr"/>
-      <c r="P227" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="T227" s="3" t="inlineStr"/>
+      <c r="P227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="R227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T227" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
       <c r="U227" s="3" t="inlineStr"/>
-      <c r="V227" s="3" t="inlineStr">
-[...12 lines deleted...]
-      <c r="AA227" s="3" t="inlineStr"/>
+      <c r="V227" s="3" t="inlineStr"/>
+      <c r="W227" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="X227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA227" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
       <c r="AB227" s="3" t="inlineStr"/>
-      <c r="AC227" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AC227" s="3" t="inlineStr"/>
+      <c r="AD227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF227" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="AG227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH227" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI227" s="3" t="inlineStr"/>
       <c r="AJ227" s="3" t="inlineStr"/>
-      <c r="AK227" s="3" t="inlineStr"/>
+      <c r="AK227" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Matheus F.</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F228" t="n">
-        <v>120</v>
-[...5 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="G228" s="3" t="inlineStr"/>
       <c r="H228" s="3" t="inlineStr"/>
-      <c r="I228" s="3" t="inlineStr">
-[...12 lines deleted...]
-      <c r="N228" s="3" t="inlineStr"/>
+      <c r="I228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J228" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="K228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N228" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="O228" s="3" t="inlineStr"/>
-      <c r="P228" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="T228" s="3" t="inlineStr"/>
+      <c r="P228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q228" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="R228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S228" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="T228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="U228" s="3" t="inlineStr"/>
       <c r="V228" s="3" t="inlineStr"/>
-      <c r="W228" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="W228" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="X228" s="3" t="inlineStr"/>
       <c r="Y228" s="3" t="inlineStr"/>
-      <c r="Z228" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z228" s="3" t="inlineStr"/>
       <c r="AA228" s="3" t="inlineStr"/>
       <c r="AB228" s="3" t="inlineStr"/>
       <c r="AC228" s="3" t="inlineStr"/>
       <c r="AD228" s="3" t="inlineStr"/>
-      <c r="AE228" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE228" s="3" t="inlineStr"/>
       <c r="AF228" s="3" t="inlineStr"/>
       <c r="AG228" s="3" t="inlineStr"/>
-      <c r="AH228" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH228" s="3" t="inlineStr"/>
       <c r="AI228" s="3" t="inlineStr"/>
       <c r="AJ228" s="3" t="inlineStr"/>
-      <c r="AK228" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK228" s="3" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Maurien M.</t>
+          <t>Thiago O.</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F229" t="n">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="G229" s="3" t="inlineStr"/>
       <c r="H229" s="3" t="inlineStr"/>
       <c r="I229" s="3" t="inlineStr"/>
       <c r="J229" s="3" t="inlineStr"/>
       <c r="K229" s="3" t="inlineStr"/>
       <c r="L229" s="3" t="inlineStr"/>
-      <c r="M229" s="3" t="inlineStr"/>
+      <c r="M229" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N229" s="3" t="inlineStr"/>
       <c r="O229" s="3" t="inlineStr"/>
       <c r="P229" s="3" t="inlineStr"/>
       <c r="Q229" s="3" t="inlineStr"/>
       <c r="R229" s="3" t="inlineStr"/>
       <c r="S229" s="3" t="inlineStr"/>
       <c r="T229" s="3" t="inlineStr"/>
-      <c r="U229" s="3" t="inlineStr"/>
+      <c r="U229" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="V229" s="3" t="inlineStr"/>
       <c r="W229" s="3" t="inlineStr"/>
-      <c r="X229" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="X229" s="3" t="inlineStr"/>
+      <c r="Y229" s="3" t="inlineStr"/>
+      <c r="Z229" s="3" t="inlineStr"/>
+      <c r="AA229" s="3" t="inlineStr"/>
       <c r="AB229" s="3" t="inlineStr"/>
       <c r="AC229" s="3" t="inlineStr"/>
-      <c r="AD229" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD229" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE229" s="3" t="inlineStr"/>
+      <c r="AF229" s="3" t="inlineStr"/>
+      <c r="AG229" s="3" t="inlineStr"/>
+      <c r="AH229" s="3" t="inlineStr"/>
       <c r="AI229" s="3" t="inlineStr"/>
       <c r="AJ229" s="3" t="inlineStr"/>
-      <c r="AK229" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK229" s="3" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Thiago O.</t>
+          <t>Maurien M.</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Fisioterapeuta</t>
+          <t>Fisioterapeuta Coordenador</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F230" t="n">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="G230" s="3" t="inlineStr"/>
       <c r="H230" s="3" t="inlineStr"/>
-      <c r="I230" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="I230" s="3" t="inlineStr"/>
+      <c r="J230" s="3" t="inlineStr"/>
+      <c r="K230" s="3" t="inlineStr"/>
+      <c r="L230" s="3" t="inlineStr"/>
+      <c r="M230" s="3" t="inlineStr"/>
       <c r="N230" s="3" t="inlineStr"/>
       <c r="O230" s="3" t="inlineStr"/>
-      <c r="P230" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="P230" s="3" t="inlineStr"/>
+      <c r="Q230" s="3" t="inlineStr"/>
+      <c r="R230" s="3" t="inlineStr"/>
+      <c r="S230" s="3" t="inlineStr"/>
+      <c r="T230" s="3" t="inlineStr"/>
       <c r="U230" s="3" t="inlineStr"/>
       <c r="V230" s="3" t="inlineStr"/>
-      <c r="W230" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W230" s="3" t="inlineStr"/>
       <c r="X230" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="Y230" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y230" s="3" t="inlineStr"/>
       <c r="Z230" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="AA230" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA230" s="3" t="inlineStr"/>
       <c r="AB230" s="3" t="inlineStr"/>
       <c r="AC230" s="3" t="inlineStr"/>
-      <c r="AD230" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD230" s="3" t="inlineStr"/>
+      <c r="AE230" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="AF230" s="3" t="inlineStr"/>
+      <c r="AG230" s="3" t="inlineStr"/>
+      <c r="AH230" s="3" t="inlineStr"/>
       <c r="AI230" s="3" t="inlineStr"/>
       <c r="AJ230" s="3" t="inlineStr"/>
-      <c r="AK230" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK230" s="3" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Maria M.</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Secretario interno</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>UTI Adulto  II.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -30096,272 +29924,232 @@
         <is>
           <t>Gustavo S.</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F240" t="n">
-        <v>180</v>
-[...5 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="G240" s="3" t="inlineStr"/>
       <c r="H240" s="3" t="inlineStr"/>
-      <c r="I240" s="3" t="inlineStr"/>
-[...9 lines deleted...]
-          <t>PN</t>
+      <c r="I240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="J240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="K240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="L240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="M240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="N240" s="3" t="inlineStr"/>
-      <c r="O240" s="3" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="O240" s="3" t="inlineStr"/>
+      <c r="P240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Q240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="R240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="S240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="T240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="U240" s="3" t="inlineStr"/>
       <c r="V240" s="3" t="inlineStr"/>
-      <c r="W240" s="3" t="inlineStr"/>
-[...16 lines deleted...]
-      </c>
+      <c r="W240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="X240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Y240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Z240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AA240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AB240" s="3" t="inlineStr"/>
       <c r="AC240" s="3" t="inlineStr"/>
-      <c r="AD240" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AH240" s="3" t="inlineStr"/>
+      <c r="AD240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AE240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AF240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AG240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AH240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AI240" s="3" t="inlineStr"/>
       <c r="AJ240" s="3" t="inlineStr"/>
-      <c r="AK240" s="3" t="inlineStr"/>
+      <c r="AK240" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Ricardo M.</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F241" t="n">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="G241" s="3" t="inlineStr"/>
-      <c r="H241" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I241" s="3" t="inlineStr"/>
+      <c r="J241" s="3" t="inlineStr"/>
+      <c r="K241" s="3" t="inlineStr"/>
+      <c r="L241" s="3" t="inlineStr"/>
+      <c r="M241" s="3" t="inlineStr"/>
       <c r="N241" s="3" t="inlineStr"/>
       <c r="O241" s="3" t="inlineStr"/>
-      <c r="P241" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="P241" s="3" t="inlineStr"/>
+      <c r="Q241" s="3" t="inlineStr"/>
+      <c r="R241" s="3" t="inlineStr"/>
+      <c r="S241" s="3" t="inlineStr"/>
+      <c r="T241" s="3" t="inlineStr"/>
       <c r="U241" s="3" t="inlineStr"/>
       <c r="V241" s="3" t="inlineStr"/>
-      <c r="W241" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="W241" s="3" t="inlineStr"/>
+      <c r="X241" s="3" t="inlineStr"/>
+      <c r="Y241" s="3" t="inlineStr"/>
+      <c r="Z241" s="3" t="inlineStr"/>
+      <c r="AA241" s="3" t="inlineStr"/>
       <c r="AB241" s="3" t="inlineStr"/>
       <c r="AC241" s="3" t="inlineStr"/>
-      <c r="AD241" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD241" s="3" t="inlineStr"/>
+      <c r="AE241" s="3" t="inlineStr"/>
+      <c r="AF241" s="3" t="inlineStr"/>
+      <c r="AG241" s="3" t="inlineStr"/>
+      <c r="AH241" s="3" t="inlineStr"/>
       <c r="AI241" s="3" t="inlineStr"/>
       <c r="AJ241" s="3" t="inlineStr"/>
-      <c r="AK241" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK241" s="3" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Maria L.</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Nível Médio Dispensação de Medicamentos</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
@@ -30633,583 +30421,579 @@
           <t>M6</t>
         </is>
       </c>
       <c r="T244" s="3" t="inlineStr"/>
       <c r="U244" s="3" t="inlineStr"/>
       <c r="V244" s="3" t="inlineStr"/>
       <c r="W244" s="3" t="inlineStr"/>
       <c r="X244" s="3" t="inlineStr"/>
       <c r="Y244" s="3" t="inlineStr"/>
       <c r="Z244" s="3" t="inlineStr"/>
       <c r="AA244" s="3" t="inlineStr"/>
       <c r="AB244" s="3" t="inlineStr"/>
       <c r="AC244" s="3" t="inlineStr"/>
       <c r="AD244" s="3" t="inlineStr"/>
       <c r="AE244" s="3" t="inlineStr"/>
       <c r="AF244" s="3" t="inlineStr"/>
       <c r="AG244" s="3" t="inlineStr"/>
       <c r="AH244" s="3" t="inlineStr"/>
       <c r="AI244" s="3" t="inlineStr"/>
       <c r="AJ244" s="3" t="inlineStr"/>
       <c r="AK244" s="3" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Nairlandia S.</t>
+          <t>Bruna O.</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Coordenador</t>
+          <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F245" t="n">
-        <v>80</v>
+        <v>126</v>
       </c>
       <c r="G245" s="3" t="inlineStr"/>
       <c r="H245" s="3" t="inlineStr"/>
-      <c r="I245" s="3" t="inlineStr">
-[...21 lines deleted...]
-          <t>M4/T4</t>
+      <c r="I245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="K245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="N245" s="3" t="inlineStr"/>
       <c r="O245" s="3" t="inlineStr"/>
-      <c r="P245" s="3" t="inlineStr">
-[...21 lines deleted...]
-          <t>M4/T4</t>
+      <c r="P245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="R245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="U245" s="3" t="inlineStr"/>
       <c r="V245" s="3" t="inlineStr"/>
-      <c r="W245" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="AA245" s="3" t="inlineStr"/>
+      <c r="W245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AB245" s="3" t="inlineStr"/>
       <c r="AC245" s="3" t="inlineStr"/>
-      <c r="AD245" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="AH245" s="3" t="inlineStr"/>
+      <c r="AD245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AI245" s="3" t="inlineStr"/>
       <c r="AJ245" s="3" t="inlineStr"/>
-      <c r="AK245" s="3" t="inlineStr"/>
+      <c r="AK245" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Bruna O.</t>
+          <t>Felix S.</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F246" t="n">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="G246" s="3" t="inlineStr"/>
-      <c r="H246" s="3" t="inlineStr"/>
-[...25 lines deleted...]
-      <c r="N246" s="3" t="inlineStr"/>
+      <c r="H246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I246" s="3" t="inlineStr"/>
+      <c r="J246" s="3" t="inlineStr"/>
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr"/>
+      <c r="M246" s="3" t="inlineStr"/>
+      <c r="N246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="O246" s="3" t="inlineStr"/>
-      <c r="P246" s="4" t="inlineStr">
-[...21 lines deleted...]
-          <t>M6</t>
+      <c r="P246" s="3" t="inlineStr"/>
+      <c r="Q246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="R246" s="3" t="inlineStr"/>
+      <c r="S246" s="3" t="inlineStr"/>
+      <c r="T246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="U246" s="3" t="inlineStr"/>
       <c r="V246" s="3" t="inlineStr"/>
-      <c r="W246" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="W246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="X246" s="3" t="inlineStr"/>
+      <c r="Y246" s="3" t="inlineStr"/>
+      <c r="Z246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AA246" s="3" t="inlineStr"/>
       <c r="AB246" s="3" t="inlineStr"/>
-      <c r="AC246" s="3" t="inlineStr"/>
-[...25 lines deleted...]
-      <c r="AI246" s="3" t="inlineStr"/>
+      <c r="AC246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD246" s="3" t="inlineStr"/>
+      <c r="AE246" s="3" t="inlineStr"/>
+      <c r="AF246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AG246" s="3" t="inlineStr"/>
+      <c r="AH246" s="3" t="inlineStr"/>
+      <c r="AI246" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AJ246" s="3" t="inlineStr"/>
-      <c r="AK246" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK246" s="3" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Felix S.</t>
+          <t>Hellen M.</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F247" t="n">
         <v>120</v>
       </c>
-      <c r="G247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="G247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr"/>
       <c r="I247" s="3" t="inlineStr"/>
-      <c r="J247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="K247" s="3" t="inlineStr"/>
       <c r="L247" s="3" t="inlineStr"/>
-      <c r="M247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N247" s="3" t="inlineStr"/>
       <c r="O247" s="3" t="inlineStr"/>
-      <c r="P247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q247" s="3" t="inlineStr"/>
       <c r="R247" s="3" t="inlineStr"/>
-      <c r="S247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="S247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T247" s="3" t="inlineStr"/>
       <c r="U247" s="3" t="inlineStr"/>
-      <c r="V247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="V247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="W247" s="3" t="inlineStr"/>
       <c r="X247" s="3" t="inlineStr"/>
-      <c r="Y247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Y247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Z247" s="3" t="inlineStr"/>
       <c r="AA247" s="3" t="inlineStr"/>
-      <c r="AB247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AB247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC247" s="3" t="inlineStr"/>
       <c r="AD247" s="3" t="inlineStr"/>
-      <c r="AE247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AE247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AF247" s="3" t="inlineStr"/>
       <c r="AG247" s="3" t="inlineStr"/>
-      <c r="AH247" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH247" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI247" s="3" t="inlineStr"/>
       <c r="AJ247" s="3" t="inlineStr"/>
       <c r="AK247" s="3" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Hellen M.</t>
+          <t>Leandro O.</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F248" t="n">
-        <v>120</v>
-[...5 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G248" s="3" t="inlineStr"/>
       <c r="H248" s="3" t="inlineStr"/>
       <c r="I248" s="3" t="inlineStr"/>
-      <c r="J248" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J248" s="3" t="inlineStr"/>
       <c r="K248" s="3" t="inlineStr"/>
       <c r="L248" s="3" t="inlineStr"/>
-      <c r="M248" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M248" s="3" t="inlineStr"/>
       <c r="N248" s="3" t="inlineStr"/>
       <c r="O248" s="3" t="inlineStr"/>
-      <c r="P248" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P248" s="3" t="inlineStr"/>
       <c r="Q248" s="3" t="inlineStr"/>
       <c r="R248" s="3" t="inlineStr"/>
-      <c r="S248" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S248" s="3" t="inlineStr"/>
       <c r="T248" s="3" t="inlineStr"/>
       <c r="U248" s="3" t="inlineStr"/>
-      <c r="V248" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V248" s="3" t="inlineStr"/>
       <c r="W248" s="3" t="inlineStr"/>
-      <c r="X248" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="X248" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Y248" s="3" t="inlineStr"/>
       <c r="Z248" s="3" t="inlineStr"/>
-      <c r="AA248" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      </c>
+      <c r="AA248" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB248" s="3" t="inlineStr"/>
+      <c r="AC248" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AD248" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE248" s="3" t="inlineStr"/>
       <c r="AF248" s="3" t="inlineStr"/>
-      <c r="AG248" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="AI248" s="3" t="inlineStr"/>
+      <c r="AG248" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AH248" s="3" t="inlineStr"/>
+      <c r="AI248" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ248" s="3" t="inlineStr"/>
-      <c r="AK248" s="3" t="inlineStr"/>
+      <c r="AK248" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Leandro O.</t>
+          <t>Nairlandia S.</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F249" t="n">
-        <v>84</v>
-[...3 lines deleted...]
-      <c r="I249" s="3" t="inlineStr"/>
+        <v>132</v>
+      </c>
+      <c r="G249" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I249" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J249" s="3" t="inlineStr"/>
       <c r="K249" s="3" t="inlineStr"/>
-      <c r="L249" s="3" t="inlineStr"/>
+      <c r="L249" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="M249" s="3" t="inlineStr"/>
-      <c r="N249" s="3" t="inlineStr"/>
-      <c r="O249" s="3" t="inlineStr"/>
+      <c r="N249" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O249" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="P249" s="3" t="inlineStr"/>
       <c r="Q249" s="3" t="inlineStr"/>
-      <c r="R249" s="3" t="inlineStr"/>
+      <c r="R249" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S249" s="3" t="inlineStr"/>
       <c r="T249" s="3" t="inlineStr"/>
-      <c r="U249" s="3" t="inlineStr"/>
-      <c r="V249" s="3" t="inlineStr"/>
+      <c r="U249" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="V249" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="W249" s="3" t="inlineStr"/>
-      <c r="X249" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X249" s="3" t="inlineStr"/>
       <c r="Y249" s="3" t="inlineStr"/>
       <c r="Z249" s="3" t="inlineStr"/>
-      <c r="AA249" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA249" s="3" t="inlineStr"/>
       <c r="AB249" s="3" t="inlineStr"/>
-      <c r="AC249" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AC249" s="3" t="inlineStr"/>
+      <c r="AD249" s="3" t="inlineStr"/>
       <c r="AE249" s="3" t="inlineStr"/>
       <c r="AF249" s="3" t="inlineStr"/>
-      <c r="AG249" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG249" s="3" t="inlineStr"/>
       <c r="AH249" s="3" t="inlineStr"/>
-      <c r="AI249" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI249" s="3" t="inlineStr"/>
       <c r="AJ249" s="3" t="inlineStr"/>
-      <c r="AK249" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK249" s="3" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Janaina S.</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -31384,238 +31168,214 @@
         <is>
           <t>Joao O.</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F252" t="n">
-        <v>162</v>
+        <v>90</v>
       </c>
       <c r="G252" s="3" t="inlineStr"/>
       <c r="H252" s="3" t="inlineStr"/>
-      <c r="I252" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="I252" s="3" t="inlineStr"/>
+      <c r="J252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="K252" s="3" t="inlineStr"/>
+      <c r="L252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="M252" s="3" t="inlineStr"/>
       <c r="N252" s="3" t="inlineStr"/>
       <c r="O252" s="3" t="inlineStr"/>
-      <c r="P252" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="P252" s="3" t="inlineStr"/>
+      <c r="Q252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="R252" s="3" t="inlineStr"/>
+      <c r="S252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T252" s="3" t="inlineStr"/>
       <c r="U252" s="3" t="inlineStr"/>
       <c r="V252" s="3" t="inlineStr"/>
-      <c r="W252" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="W252" s="3" t="inlineStr"/>
+      <c r="X252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Y252" s="3" t="inlineStr"/>
+      <c r="Z252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AA252" s="3" t="inlineStr"/>
       <c r="AB252" s="3" t="inlineStr"/>
       <c r="AC252" s="3" t="inlineStr"/>
-      <c r="AD252" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AD252" s="3" t="inlineStr"/>
+      <c r="AE252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AF252" s="3" t="inlineStr"/>
       <c r="AG252" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
-[...6 lines deleted...]
-      </c>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AH252" s="3" t="inlineStr"/>
       <c r="AI252" s="3" t="inlineStr"/>
       <c r="AJ252" s="3" t="inlineStr"/>
-      <c r="AK252" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK252" s="3" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Maria L.</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F253" t="n">
         <v>120</v>
       </c>
-      <c r="G253" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G253" s="3" t="inlineStr"/>
+      <c r="H253" s="3" t="inlineStr"/>
       <c r="I253" s="3" t="inlineStr"/>
-      <c r="J253" s="3" t="inlineStr"/>
-      <c r="K253" s="3" t="inlineStr"/>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="K253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L253" s="3" t="inlineStr"/>
-      <c r="M253" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N253" s="3" t="inlineStr"/>
       <c r="O253" s="3" t="inlineStr"/>
-      <c r="P253" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q253" s="3" t="inlineStr"/>
       <c r="R253" s="3" t="inlineStr"/>
-      <c r="S253" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="S253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T253" s="3" t="inlineStr"/>
       <c r="U253" s="3" t="inlineStr"/>
-      <c r="V253" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W253" s="3" t="inlineStr"/>
+      <c r="V253" s="3" t="inlineStr"/>
+      <c r="W253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X253" s="3" t="inlineStr"/>
-      <c r="Y253" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Y253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Z253" s="3" t="inlineStr"/>
       <c r="AA253" s="3" t="inlineStr"/>
-      <c r="AB253" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AB253" s="3" t="inlineStr"/>
+      <c r="AC253" s="3" t="inlineStr"/>
       <c r="AD253" s="3" t="inlineStr"/>
-      <c r="AE253" s="3" t="inlineStr"/>
-      <c r="AF253" s="3" t="inlineStr"/>
+      <c r="AE253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AF253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG253" s="3" t="inlineStr"/>
-      <c r="AH253" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH253" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AI253" s="3" t="inlineStr"/>
       <c r="AJ253" s="3" t="inlineStr"/>
       <c r="AK253" s="3" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
@@ -31703,135 +31463,91 @@
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F255" t="n">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="G255" s="3" t="inlineStr"/>
-      <c r="H255" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H255" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I255" s="3" t="inlineStr"/>
       <c r="J255" s="3" t="inlineStr"/>
-      <c r="K255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K255" s="3" t="inlineStr"/>
       <c r="L255" s="3" t="inlineStr"/>
       <c r="M255" s="3" t="inlineStr"/>
-      <c r="N255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N255" s="3" t="inlineStr"/>
       <c r="O255" s="3" t="inlineStr"/>
       <c r="P255" s="3" t="inlineStr"/>
-      <c r="Q255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q255" s="3" t="inlineStr"/>
       <c r="R255" s="3" t="inlineStr"/>
       <c r="S255" s="3" t="inlineStr"/>
-      <c r="T255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T255" s="3" t="inlineStr"/>
       <c r="U255" s="3" t="inlineStr"/>
       <c r="V255" s="3" t="inlineStr"/>
-      <c r="W255" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="W255" s="3" t="inlineStr"/>
+      <c r="X255" s="3" t="inlineStr"/>
       <c r="Y255" s="3" t="inlineStr"/>
-      <c r="Z255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z255" s="3" t="inlineStr"/>
       <c r="AA255" s="3" t="inlineStr"/>
       <c r="AB255" s="3" t="inlineStr"/>
-      <c r="AC255" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AC255" s="3" t="inlineStr"/>
+      <c r="AD255" s="3" t="inlineStr"/>
       <c r="AE255" s="3" t="inlineStr"/>
-      <c r="AF255" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AF255" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AG255" s="3" t="inlineStr"/>
       <c r="AH255" s="3" t="inlineStr"/>
-      <c r="AI255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI255" s="3" t="inlineStr"/>
       <c r="AJ255" s="3" t="inlineStr"/>
-      <c r="AK255" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK255" s="3" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Maurizio M.</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -31986,176 +31702,192 @@
         <is>
           <t>Ruthlene F.</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F258" t="n">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="G258" s="3" t="inlineStr"/>
-      <c r="H258" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I258" s="3" t="inlineStr"/>
+      <c r="H258" s="3" t="inlineStr"/>
+      <c r="I258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J258" s="3" t="inlineStr"/>
       <c r="K258" s="3" t="inlineStr"/>
-      <c r="L258" s="3" t="inlineStr"/>
+      <c r="L258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="M258" s="3" t="inlineStr"/>
-      <c r="N258" s="3" t="inlineStr"/>
+      <c r="N258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O258" s="3" t="inlineStr"/>
       <c r="P258" s="3" t="inlineStr"/>
       <c r="Q258" s="3" t="inlineStr"/>
-      <c r="R258" s="3" t="inlineStr"/>
+      <c r="R258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="S258" s="3" t="inlineStr"/>
       <c r="T258" s="3" t="inlineStr"/>
-      <c r="U258" s="3" t="inlineStr"/>
+      <c r="U258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V258" s="3" t="inlineStr"/>
       <c r="W258" s="3" t="inlineStr"/>
-      <c r="X258" s="3" t="inlineStr"/>
+      <c r="X258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Y258" s="3" t="inlineStr"/>
       <c r="Z258" s="3" t="inlineStr"/>
-      <c r="AA258" s="3" t="inlineStr"/>
+      <c r="AA258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AB258" s="3" t="inlineStr"/>
-      <c r="AC258" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD258" s="3" t="inlineStr"/>
+      <c r="AC258" s="3" t="inlineStr"/>
+      <c r="AD258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AE258" s="3" t="inlineStr"/>
       <c r="AF258" s="3" t="inlineStr"/>
-      <c r="AG258" s="3" t="inlineStr"/>
+      <c r="AG258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AH258" s="3" t="inlineStr"/>
-      <c r="AI258" s="3" t="inlineStr"/>
+      <c r="AI258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ258" s="3" t="inlineStr"/>
-      <c r="AK258" s="3" t="inlineStr"/>
+      <c r="AK258" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Helenilda M.</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Supervisor</t>
+          <t>Técnico Em Radiologia</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Raio X</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F259" t="n">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G259" s="3" t="inlineStr"/>
+        <v>12</v>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="H259" s="3" t="inlineStr"/>
       <c r="I259" s="3" t="inlineStr"/>
       <c r="J259" s="3" t="inlineStr"/>
       <c r="K259" s="3" t="inlineStr"/>
       <c r="L259" s="3" t="inlineStr"/>
       <c r="M259" s="3" t="inlineStr"/>
       <c r="N259" s="3" t="inlineStr"/>
       <c r="O259" s="3" t="inlineStr"/>
       <c r="P259" s="3" t="inlineStr"/>
       <c r="Q259" s="3" t="inlineStr"/>
       <c r="R259" s="3" t="inlineStr"/>
       <c r="S259" s="3" t="inlineStr"/>
       <c r="T259" s="3" t="inlineStr"/>
       <c r="U259" s="3" t="inlineStr"/>
       <c r="V259" s="3" t="inlineStr"/>
       <c r="W259" s="3" t="inlineStr"/>
       <c r="X259" s="3" t="inlineStr"/>
       <c r="Y259" s="3" t="inlineStr"/>
       <c r="Z259" s="3" t="inlineStr"/>
       <c r="AA259" s="3" t="inlineStr"/>
       <c r="AB259" s="3" t="inlineStr"/>
       <c r="AC259" s="3" t="inlineStr"/>
-      <c r="AD259" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD259" s="3" t="inlineStr"/>
+      <c r="AE259" s="3" t="inlineStr"/>
+      <c r="AF259" s="3" t="inlineStr"/>
+      <c r="AG259" s="3" t="inlineStr"/>
+      <c r="AH259" s="3" t="inlineStr"/>
       <c r="AI259" s="3" t="inlineStr"/>
       <c r="AJ259" s="3" t="inlineStr"/>
-      <c r="AK259" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK259" s="3" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Helio S.</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Auxiliar Apoio</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Serviço de Logística e Patrimônio</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
@@ -32652,90 +32384,82 @@
         <is>
           <t>Rogerio A.</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Motorista</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Serviço de Logística e Patrimônio</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F264" t="n">
-        <v>72</v>
-[...5 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="G264" s="3" t="inlineStr"/>
       <c r="H264" s="3" t="inlineStr"/>
-      <c r="I264" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I264" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="J264" s="3" t="inlineStr"/>
       <c r="K264" s="3" t="inlineStr"/>
-      <c r="L264" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="L264" s="3" t="inlineStr"/>
+      <c r="M264" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="N264" s="3" t="inlineStr"/>
       <c r="O264" s="3" t="inlineStr"/>
-      <c r="P264" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="P264" s="3" t="inlineStr"/>
+      <c r="Q264" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="R264" s="3" t="inlineStr"/>
       <c r="S264" s="3" t="inlineStr"/>
-      <c r="T264" s="3" t="inlineStr"/>
+      <c r="T264" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="U264" s="3" t="inlineStr"/>
       <c r="V264" s="3" t="inlineStr"/>
       <c r="W264" s="3" t="inlineStr"/>
       <c r="X264" s="3" t="inlineStr"/>
       <c r="Y264" s="3" t="inlineStr"/>
       <c r="Z264" s="3" t="inlineStr"/>
       <c r="AA264" s="3" t="inlineStr"/>
       <c r="AB264" s="3" t="inlineStr"/>
       <c r="AC264" s="3" t="inlineStr"/>
       <c r="AD264" s="3" t="inlineStr"/>
       <c r="AE264" s="3" t="inlineStr"/>
       <c r="AF264" s="3" t="inlineStr"/>
       <c r="AG264" s="3" t="inlineStr"/>
       <c r="AH264" s="3" t="inlineStr"/>
       <c r="AI264" s="3" t="inlineStr"/>
       <c r="AJ264" s="3" t="inlineStr"/>
       <c r="AK264" s="3" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Jonathan A.</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
@@ -39371,96 +39095,84 @@
         <is>
           <t>Carolina S.</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE GERALDO CANDIDO DOS SANTOS</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F323" t="n">
-        <v>60</v>
-[...5 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G323" s="3" t="inlineStr"/>
       <c r="H323" s="3" t="inlineStr"/>
       <c r="I323" s="3" t="inlineStr"/>
       <c r="J323" s="3" t="inlineStr"/>
-      <c r="K323" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="L323" s="3" t="inlineStr"/>
       <c r="M323" s="3" t="inlineStr"/>
       <c r="N323" s="3" t="inlineStr"/>
       <c r="O323" s="3" t="inlineStr"/>
-      <c r="P323" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P323" s="3" t="inlineStr"/>
       <c r="Q323" s="3" t="inlineStr"/>
       <c r="R323" s="3" t="inlineStr"/>
-      <c r="S323" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S323" s="3" t="inlineStr"/>
       <c r="T323" s="3" t="inlineStr"/>
       <c r="U323" s="3" t="inlineStr"/>
       <c r="V323" s="3" t="inlineStr"/>
-      <c r="W323" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W323" s="3" t="inlineStr"/>
       <c r="X323" s="3" t="inlineStr"/>
       <c r="Y323" s="3" t="inlineStr"/>
       <c r="Z323" s="3" t="inlineStr"/>
       <c r="AA323" s="3" t="inlineStr"/>
       <c r="AB323" s="3" t="inlineStr"/>
       <c r="AC323" s="3" t="inlineStr"/>
-      <c r="AD323" s="3" t="inlineStr"/>
+      <c r="AD323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE323" s="3" t="inlineStr"/>
       <c r="AF323" s="3" t="inlineStr"/>
       <c r="AG323" s="3" t="inlineStr"/>
       <c r="AH323" s="3" t="inlineStr"/>
       <c r="AI323" s="3" t="inlineStr"/>
       <c r="AJ323" s="3" t="inlineStr"/>
       <c r="AK323" s="3" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Everton O.</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
@@ -39885,125 +39597,121 @@
         <is>
           <t>Renato L.</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE GERALDO CANDIDO DOS SANTOS</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F329" t="n">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="G329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="H329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="I329" s="3" t="inlineStr"/>
       <c r="J329" s="3" t="inlineStr"/>
       <c r="K329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="L329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="M329" s="3" t="inlineStr"/>
       <c r="N329" s="3" t="inlineStr"/>
       <c r="O329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="P329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="Q329" s="3" t="inlineStr"/>
       <c r="R329" s="3" t="inlineStr"/>
       <c r="S329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="T329" s="3" t="inlineStr"/>
       <c r="U329" s="3" t="inlineStr"/>
       <c r="V329" s="3" t="inlineStr"/>
       <c r="W329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="X329" s="3" t="inlineStr"/>
       <c r="Y329" s="3" t="inlineStr"/>
       <c r="Z329" s="3" t="inlineStr"/>
       <c r="AA329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AB329" s="3" t="inlineStr"/>
       <c r="AC329" s="3" t="inlineStr"/>
       <c r="AD329" s="3" t="inlineStr"/>
       <c r="AE329" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AF329" s="3" t="inlineStr"/>
       <c r="AG329" s="3" t="inlineStr"/>
       <c r="AH329" s="3" t="inlineStr"/>
-      <c r="AI329" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI329" s="3" t="inlineStr"/>
       <c r="AJ329" s="3" t="inlineStr"/>
       <c r="AK329" s="3" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Luiz F.</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Biomédico/Bioquímico</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>UPA CIDADE DO POVO</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
@@ -40540,151 +40248,111 @@
         <is>
           <t>Miquele S.</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Agente Administrativo</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Vigilância Epidemiológica - NUVEH</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>UPA DO VALE DO JURUA</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F336" t="n">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="G336" s="3" t="inlineStr"/>
-      <c r="H336" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I336" s="3" t="inlineStr"/>
+      <c r="H336" s="3" t="inlineStr"/>
+      <c r="I336" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J336" s="3" t="inlineStr"/>
-      <c r="K336" s="3" t="inlineStr"/>
+      <c r="K336" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L336" s="3" t="inlineStr"/>
-      <c r="M336" s="3" t="inlineStr"/>
-      <c r="N336" s="3" t="inlineStr"/>
+      <c r="M336" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N336" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O336" s="3" t="inlineStr"/>
       <c r="P336" s="3" t="inlineStr"/>
-      <c r="Q336" s="3" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q336" s="3" t="inlineStr"/>
+      <c r="R336" s="3" t="inlineStr"/>
+      <c r="S336" s="3" t="inlineStr"/>
+      <c r="T336" s="3" t="inlineStr"/>
       <c r="U336" s="3" t="inlineStr"/>
-      <c r="V336" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AB336" s="3" t="inlineStr"/>
+      <c r="V336" s="3" t="inlineStr"/>
+      <c r="W336" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="X336" s="3" t="inlineStr"/>
+      <c r="Y336" s="3" t="inlineStr"/>
+      <c r="Z336" s="3" t="inlineStr"/>
+      <c r="AA336" s="3" t="inlineStr"/>
+      <c r="AB336" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AC336" s="3" t="inlineStr"/>
-      <c r="AD336" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD336" s="3" t="inlineStr"/>
+      <c r="AE336" s="3" t="inlineStr"/>
+      <c r="AF336" s="3" t="inlineStr"/>
+      <c r="AG336" s="3" t="inlineStr"/>
+      <c r="AH336" s="3" t="inlineStr"/>
       <c r="AI336" s="3" t="inlineStr"/>
-      <c r="AJ336" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AJ336" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AK336" s="3" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Patricia S.</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Coordenador</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Vigilância Epidemiológica - NUVEH</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>UPA DO VALE DO JURUA</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -41056,226 +40724,198 @@
         <is>
           <t>Sonia F.</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Central de Esterilização</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F340" t="n">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G340" s="3" t="inlineStr"/>
+        <v>108</v>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H340" s="3" t="inlineStr"/>
-      <c r="I340" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>M6</t>
+      <c r="I340" s="3" t="inlineStr"/>
+      <c r="J340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="K340" s="3" t="inlineStr"/>
-      <c r="L340" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N340" s="3" t="inlineStr"/>
+      <c r="L340" s="3" t="inlineStr"/>
+      <c r="M340" s="3" t="inlineStr"/>
+      <c r="N340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="O340" s="3" t="inlineStr"/>
-      <c r="P340" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="P340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="Q340" s="3" t="inlineStr"/>
       <c r="R340" s="3" t="inlineStr"/>
-      <c r="S340" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="S340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="T340" s="3" t="inlineStr"/>
       <c r="U340" s="3" t="inlineStr"/>
       <c r="V340" s="3" t="inlineStr"/>
       <c r="W340" s="3" t="inlineStr"/>
-      <c r="X340" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>M6</t>
+      <c r="X340" s="3" t="inlineStr"/>
+      <c r="Y340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="Z340" s="3" t="inlineStr"/>
-      <c r="AA340" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA340" s="3" t="inlineStr"/>
       <c r="AB340" s="3" t="inlineStr"/>
       <c r="AC340" s="3" t="inlineStr"/>
-      <c r="AD340" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>M6</t>
+      <c r="AD340" s="3" t="inlineStr"/>
+      <c r="AE340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF340" s="3" t="inlineStr"/>
-      <c r="AG340" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t>M6</t>
+      <c r="AG340" s="3" t="inlineStr"/>
+      <c r="AH340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="AI340" s="3" t="inlineStr"/>
       <c r="AJ340" s="3" t="inlineStr"/>
-      <c r="AK340" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="AK340" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>Vilsamara O.</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Central de Esterilização</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F341" t="n">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="G341" s="3" t="inlineStr"/>
-      <c r="H341" s="3" t="inlineStr"/>
+      <c r="H341" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I341" s="3" t="inlineStr"/>
       <c r="J341" s="3" t="inlineStr"/>
-      <c r="K341" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K341" s="3" t="inlineStr"/>
       <c r="L341" s="3" t="inlineStr"/>
       <c r="M341" s="3" t="inlineStr"/>
-      <c r="N341" s="3" t="inlineStr"/>
+      <c r="N341" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O341" s="3" t="inlineStr"/>
       <c r="P341" s="3" t="inlineStr"/>
-      <c r="Q341" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q341" s="3" t="inlineStr"/>
+      <c r="R341" s="3" t="inlineStr"/>
       <c r="S341" s="3" t="inlineStr"/>
-      <c r="T341" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U341" s="3" t="inlineStr"/>
+      <c r="T341" s="3" t="inlineStr"/>
+      <c r="U341" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V341" s="3" t="inlineStr"/>
-      <c r="W341" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W341" s="3" t="inlineStr"/>
       <c r="X341" s="3" t="inlineStr"/>
       <c r="Y341" s="3" t="inlineStr"/>
-      <c r="Z341" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z341" s="3" t="inlineStr"/>
       <c r="AA341" s="3" t="inlineStr"/>
       <c r="AB341" s="3" t="inlineStr"/>
-      <c r="AC341" s="3" t="inlineStr"/>
+      <c r="AC341" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD341" s="3" t="inlineStr"/>
       <c r="AE341" s="3" t="inlineStr"/>
-      <c r="AF341" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF341" s="3" t="inlineStr"/>
       <c r="AG341" s="3" t="inlineStr"/>
       <c r="AH341" s="3" t="inlineStr"/>
-      <c r="AI341" s="3" t="inlineStr"/>
+      <c r="AI341" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ341" s="3" t="inlineStr"/>
       <c r="AK341" s="3" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Ruth C.</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Classificação de Risco</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
@@ -41812,137 +41452,85 @@
         <is>
           <t>Kleber M.</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F348" t="n">
-        <v>162</v>
-[...5 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G348" s="3" t="inlineStr"/>
       <c r="H348" s="3" t="inlineStr"/>
-      <c r="I348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I348" s="3" t="inlineStr"/>
       <c r="J348" s="3" t="inlineStr"/>
-      <c r="K348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K348" s="3" t="inlineStr"/>
       <c r="L348" s="3" t="inlineStr"/>
-      <c r="M348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M348" s="3" t="inlineStr"/>
       <c r="N348" s="3" t="inlineStr"/>
-      <c r="O348" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="O348" s="3" t="inlineStr"/>
+      <c r="P348" s="3" t="inlineStr"/>
+      <c r="Q348" s="3" t="inlineStr"/>
       <c r="R348" s="3" t="inlineStr"/>
-      <c r="S348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S348" s="3" t="inlineStr"/>
       <c r="T348" s="3" t="inlineStr"/>
-      <c r="U348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U348" s="3" t="inlineStr"/>
       <c r="V348" s="3" t="inlineStr"/>
-      <c r="W348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W348" s="3" t="inlineStr"/>
       <c r="X348" s="3" t="inlineStr"/>
-      <c r="Y348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y348" s="3" t="inlineStr"/>
       <c r="Z348" s="3" t="inlineStr"/>
-      <c r="AA348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA348" s="3" t="inlineStr"/>
       <c r="AB348" s="3" t="inlineStr"/>
       <c r="AC348" s="3" t="inlineStr"/>
       <c r="AD348" s="3" t="inlineStr"/>
-      <c r="AE348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE348" s="3" t="inlineStr"/>
       <c r="AF348" s="3" t="inlineStr"/>
-      <c r="AG348" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG348" s="3" t="inlineStr"/>
       <c r="AH348" s="3" t="inlineStr"/>
-      <c r="AI348" s="3" t="inlineStr"/>
+      <c r="AI348" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="AJ348" s="3" t="inlineStr"/>
       <c r="AK348" s="3" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
@@ -41998,284 +41586,192 @@
         <is>
           <t>Sheyla O.</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F350" t="n">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="G350" s="3" t="inlineStr"/>
-      <c r="H350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H350" s="3" t="inlineStr"/>
       <c r="I350" s="3" t="inlineStr"/>
-      <c r="J350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J350" s="3" t="inlineStr"/>
       <c r="K350" s="3" t="inlineStr"/>
-      <c r="L350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L350" s="3" t="inlineStr"/>
       <c r="M350" s="3" t="inlineStr"/>
-      <c r="N350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N350" s="3" t="inlineStr"/>
       <c r="O350" s="3" t="inlineStr"/>
-      <c r="P350" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P350" s="3" t="inlineStr"/>
       <c r="Q350" s="3" t="inlineStr"/>
-      <c r="R350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R350" s="3" t="inlineStr"/>
       <c r="S350" s="3" t="inlineStr"/>
-      <c r="T350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T350" s="3" t="inlineStr"/>
       <c r="U350" s="3" t="inlineStr"/>
-      <c r="V350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V350" s="3" t="inlineStr"/>
       <c r="W350" s="3" t="inlineStr"/>
-      <c r="X350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X350" s="3" t="inlineStr"/>
       <c r="Y350" s="3" t="inlineStr"/>
-      <c r="Z350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z350" s="3" t="inlineStr"/>
       <c r="AA350" s="3" t="inlineStr"/>
-      <c r="AB350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB350" s="3" t="inlineStr"/>
       <c r="AC350" s="3" t="inlineStr"/>
       <c r="AD350" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AE350" s="3" t="inlineStr"/>
-      <c r="AF350" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF350" s="3" t="inlineStr"/>
       <c r="AG350" s="3" t="inlineStr"/>
       <c r="AH350" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AI350" s="3" t="inlineStr"/>
       <c r="AJ350" s="3" t="inlineStr"/>
       <c r="AK350" s="3" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Karini C.</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F351" t="n">
-        <v>162</v>
-[...54 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="G351" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="H351" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="I351" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="M351" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N351" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="O351" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="P351" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q351" s="3" t="inlineStr"/>
+      <c r="R351" s="3" t="inlineStr"/>
+      <c r="S351" s="3" t="inlineStr"/>
+      <c r="T351" s="3" t="inlineStr"/>
       <c r="U351" s="3" t="inlineStr"/>
       <c r="V351" s="3" t="inlineStr"/>
-      <c r="W351" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="W351" s="3" t="inlineStr"/>
+      <c r="X351" s="3" t="inlineStr"/>
+      <c r="Y351" s="3" t="inlineStr"/>
+      <c r="Z351" s="3" t="inlineStr"/>
+      <c r="AA351" s="3" t="inlineStr"/>
       <c r="AB351" s="3" t="inlineStr"/>
       <c r="AC351" s="3" t="inlineStr"/>
-      <c r="AD351" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AD351" s="3" t="inlineStr"/>
+      <c r="AE351" s="3" t="inlineStr"/>
+      <c r="AF351" s="3" t="inlineStr"/>
+      <c r="AG351" s="3" t="inlineStr"/>
+      <c r="AH351" s="3" t="inlineStr"/>
       <c r="AI351" s="3" t="inlineStr"/>
       <c r="AJ351" s="3" t="inlineStr"/>
-      <c r="AK351" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK351" s="3" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>Romeu N.</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -43518,119 +43014,83 @@
         <is>
           <t>Wangela S.</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Medicação/Reidratação/Nebulização</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F362" t="n">
-        <v>114</v>
+        <v>6</v>
       </c>
       <c r="G362" s="3" t="inlineStr"/>
-      <c r="H362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H362" s="3" t="inlineStr"/>
       <c r="I362" s="3" t="inlineStr"/>
       <c r="J362" s="3" t="inlineStr"/>
-      <c r="K362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K362" s="3" t="inlineStr"/>
       <c r="L362" s="3" t="inlineStr"/>
       <c r="M362" s="3" t="inlineStr"/>
-      <c r="N362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N362" s="3" t="inlineStr"/>
       <c r="O362" s="3" t="inlineStr"/>
       <c r="P362" s="3" t="inlineStr"/>
-      <c r="Q362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q362" s="3" t="inlineStr"/>
       <c r="R362" s="3" t="inlineStr"/>
       <c r="S362" s="3" t="inlineStr"/>
-      <c r="T362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T362" s="3" t="inlineStr"/>
       <c r="U362" s="3" t="inlineStr"/>
       <c r="V362" s="3" t="inlineStr"/>
-      <c r="W362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W362" s="3" t="inlineStr"/>
       <c r="X362" s="3" t="inlineStr"/>
       <c r="Y362" s="3" t="inlineStr"/>
-      <c r="Z362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z362" s="3" t="inlineStr"/>
       <c r="AA362" s="3" t="inlineStr"/>
       <c r="AB362" s="3" t="inlineStr"/>
-      <c r="AC362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC362" s="3" t="inlineStr"/>
       <c r="AD362" s="3" t="inlineStr"/>
       <c r="AE362" s="3" t="inlineStr"/>
-      <c r="AF362" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF362" s="3" t="inlineStr"/>
       <c r="AG362" s="3" t="inlineStr"/>
       <c r="AH362" s="3" t="inlineStr"/>
       <c r="AI362" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AJ362" s="3" t="inlineStr"/>
       <c r="AK362" s="3" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Jamilly M.</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Nível Superior</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>NEP</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
@@ -45212,97 +44672,137 @@
         <is>
           <t>Nilzia S.</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F380" t="n">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="H380" s="3" t="inlineStr"/>
+        <v>162</v>
+      </c>
+      <c r="G380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="H380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I380" s="3" t="inlineStr"/>
-      <c r="J380" s="3" t="inlineStr"/>
+      <c r="J380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="L380" s="3" t="inlineStr"/>
       <c r="M380" s="3" t="inlineStr"/>
-      <c r="N380" s="3" t="inlineStr"/>
+      <c r="N380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O380" s="3" t="inlineStr"/>
       <c r="P380" s="3" t="inlineStr"/>
       <c r="Q380" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="R380" s="3" t="inlineStr"/>
-      <c r="S380" s="3" t="inlineStr"/>
-      <c r="T380" s="3" t="inlineStr"/>
+      <c r="S380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U380" s="3" t="inlineStr"/>
       <c r="V380" s="3" t="inlineStr"/>
       <c r="W380" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="X380" s="3" t="inlineStr"/>
       <c r="Y380" s="3" t="inlineStr"/>
-      <c r="Z380" s="3" t="inlineStr"/>
+      <c r="Z380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AA380" s="3" t="inlineStr"/>
       <c r="AB380" s="3" t="inlineStr"/>
-      <c r="AC380" s="3" t="inlineStr"/>
+      <c r="AC380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD380" s="3" t="inlineStr"/>
-      <c r="AE380" s="3" t="inlineStr"/>
+      <c r="AE380" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AF380" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AG380" s="3" t="inlineStr"/>
       <c r="AH380" s="3" t="inlineStr"/>
-      <c r="AI380" s="3" t="inlineStr"/>
+      <c r="AI380" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ380" s="3" t="inlineStr"/>
       <c r="AK380" s="3" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Sandrea S.</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
@@ -45742,105 +45242,97 @@
         <is>
           <t>Wangela S.</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F386" t="n">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="G386" s="3" t="inlineStr"/>
-      <c r="H386" s="3" t="inlineStr"/>
+      <c r="H386" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I386" s="3" t="inlineStr"/>
       <c r="J386" s="3" t="inlineStr"/>
-      <c r="K386" s="3" t="inlineStr"/>
+      <c r="K386" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L386" s="3" t="inlineStr"/>
       <c r="M386" s="3" t="inlineStr"/>
-      <c r="N386" s="3" t="inlineStr"/>
+      <c r="N386" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="O386" s="3" t="inlineStr"/>
       <c r="P386" s="3" t="inlineStr"/>
-      <c r="Q386" s="3" t="inlineStr"/>
+      <c r="Q386" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R386" s="3" t="inlineStr"/>
       <c r="S386" s="3" t="inlineStr"/>
-      <c r="T386" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T386" s="3" t="inlineStr"/>
       <c r="U386" s="3" t="inlineStr"/>
       <c r="V386" s="3" t="inlineStr"/>
-      <c r="W386" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W386" s="3" t="inlineStr"/>
       <c r="X386" s="3" t="inlineStr"/>
       <c r="Y386" s="3" t="inlineStr"/>
-      <c r="Z386" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z386" s="3" t="inlineStr"/>
       <c r="AA386" s="3" t="inlineStr"/>
       <c r="AB386" s="3" t="inlineStr"/>
-      <c r="AC386" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC386" s="3" t="inlineStr"/>
       <c r="AD386" s="3" t="inlineStr"/>
       <c r="AE386" s="3" t="inlineStr"/>
-      <c r="AF386" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF386" s="3" t="inlineStr"/>
       <c r="AG386" s="3" t="inlineStr"/>
       <c r="AH386" s="3" t="inlineStr"/>
-      <c r="AI386" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI386" s="3" t="inlineStr"/>
       <c r="AJ386" s="3" t="inlineStr"/>
       <c r="AK386" s="3" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Xisto N.</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
@@ -46138,176 +45630,308 @@
         <is>
           <t>Thiago T.</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F390" t="n">
-        <v>12</v>
+        <v>168</v>
       </c>
       <c r="G390" s="3" t="inlineStr"/>
       <c r="H390" s="3" t="inlineStr"/>
-      <c r="I390" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="M390" s="3" t="inlineStr"/>
+      <c r="I390" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="J390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="K390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="N390" s="3" t="inlineStr"/>
       <c r="O390" s="3" t="inlineStr"/>
-      <c r="P390" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="T390" s="3" t="inlineStr"/>
+      <c r="P390" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="Q390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="R390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="U390" s="3" t="inlineStr"/>
       <c r="V390" s="3" t="inlineStr"/>
-      <c r="W390" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="AA390" s="3" t="inlineStr"/>
+      <c r="W390" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="X390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AB390" s="3" t="inlineStr"/>
       <c r="AC390" s="3" t="inlineStr"/>
-      <c r="AD390" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="AG390" s="3" t="inlineStr"/>
+      <c r="AD390" s="3" t="inlineStr">
+        <is>
+          <t>PN/M6</t>
+        </is>
+      </c>
+      <c r="AE390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AH390" s="3" t="inlineStr"/>
       <c r="AI390" s="3" t="inlineStr"/>
       <c r="AJ390" s="3" t="inlineStr"/>
-      <c r="AK390" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="AK390" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Creuzenir A.</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Enfermeiro</t>
+          <t>Coordenador</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação de Leitos - NIR</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F391" t="n">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="G391" s="3" t="inlineStr"/>
       <c r="H391" s="3" t="inlineStr"/>
-      <c r="I391" s="3" t="inlineStr"/>
-      <c r="J391" s="3" t="inlineStr"/>
+      <c r="I391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="K391" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="L391" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="M391" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="N391" s="3" t="inlineStr"/>
-      <c r="O391" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P391" s="3" t="inlineStr"/>
+      <c r="O391" s="3" t="inlineStr"/>
+      <c r="P391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="Q391" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="R391" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...3 lines deleted...]
-      <c r="T391" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="U391" s="3" t="inlineStr"/>
       <c r="V391" s="3" t="inlineStr"/>
-      <c r="W391" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="Z391" s="3" t="inlineStr"/>
+      <c r="W391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AA391" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AB391" s="3" t="inlineStr"/>
       <c r="AC391" s="3" t="inlineStr"/>
-      <c r="AD391" s="3" t="inlineStr"/>
-[...8 lines deleted...]
-      </c>
+      <c r="AD391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI391" s="3" t="inlineStr"/>
       <c r="AJ391" s="3" t="inlineStr"/>
-      <c r="AK391" s="3" t="inlineStr"/>
+      <c r="AK391" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Gislaine C.</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação de Leitos - NIR</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -47722,109 +47346,93 @@
         <is>
           <t>Wagner A.</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Odontologista</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Odontologia</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F406" t="n">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="G406" s="3" t="inlineStr"/>
       <c r="H406" s="3" t="inlineStr"/>
-      <c r="I406" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I406" s="3" t="inlineStr"/>
       <c r="J406" s="3" t="inlineStr"/>
       <c r="K406" s="3" t="inlineStr"/>
       <c r="L406" s="3" t="inlineStr"/>
       <c r="M406" s="3" t="inlineStr"/>
       <c r="N406" s="3" t="inlineStr"/>
       <c r="O406" s="3" t="inlineStr"/>
-      <c r="P406" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P406" s="3" t="inlineStr"/>
       <c r="Q406" s="3" t="inlineStr"/>
       <c r="R406" s="3" t="inlineStr"/>
       <c r="S406" s="3" t="inlineStr"/>
-      <c r="T406" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T406" s="3" t="inlineStr"/>
       <c r="U406" s="3" t="inlineStr"/>
       <c r="V406" s="3" t="inlineStr"/>
-      <c r="W406" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W406" s="3" t="inlineStr"/>
       <c r="X406" s="3" t="inlineStr"/>
       <c r="Y406" s="3" t="inlineStr"/>
-      <c r="Z406" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Z406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AA406" s="3" t="inlineStr"/>
       <c r="AB406" s="3" t="inlineStr"/>
       <c r="AC406" s="3" t="inlineStr"/>
-      <c r="AD406" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD406" s="3" t="inlineStr"/>
       <c r="AE406" s="3" t="inlineStr"/>
       <c r="AF406" s="3" t="inlineStr"/>
-      <c r="AG406" s="3" t="inlineStr"/>
-      <c r="AH406" s="3" t="inlineStr"/>
+      <c r="AG406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AH406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI406" s="3" t="inlineStr"/>
       <c r="AJ406" s="3" t="inlineStr"/>
-      <c r="AK406" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK406" s="3" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>