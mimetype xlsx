--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1414,160 +1414,236 @@
         <is>
           <t>Ketiene C.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G10" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H10" s="3" t="inlineStr"/>
       <c r="I10" s="3" t="inlineStr"/>
-      <c r="J10" s="3" t="inlineStr"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K10" s="3" t="inlineStr"/>
       <c r="L10" s="3" t="inlineStr"/>
-      <c r="M10" s="3" t="inlineStr"/>
+      <c r="M10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N10" s="3" t="inlineStr"/>
       <c r="O10" s="3" t="inlineStr"/>
-      <c r="P10" s="3" t="inlineStr"/>
+      <c r="P10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q10" s="3" t="inlineStr"/>
       <c r="R10" s="3" t="inlineStr"/>
-      <c r="S10" s="3" t="inlineStr"/>
+      <c r="S10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T10" s="3" t="inlineStr"/>
       <c r="U10" s="3" t="inlineStr"/>
-      <c r="V10" s="3" t="inlineStr"/>
+      <c r="V10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="W10" s="3" t="inlineStr"/>
       <c r="X10" s="3" t="inlineStr"/>
-      <c r="Y10" s="3" t="inlineStr"/>
+      <c r="Y10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z10" s="3" t="inlineStr"/>
       <c r="AA10" s="3" t="inlineStr"/>
-      <c r="AB10" s="3" t="inlineStr"/>
+      <c r="AB10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AC10" s="3" t="inlineStr"/>
       <c r="AD10" s="3" t="inlineStr"/>
       <c r="AE10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF10" s="3" t="inlineStr"/>
-      <c r="AG10" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AG10" s="3" t="inlineStr"/>
+      <c r="AH10" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI10" s="3" t="inlineStr"/>
       <c r="AJ10" s="3" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Michele G.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>18</v>
+        <v>162</v>
       </c>
       <c r="G11" s="3" t="inlineStr"/>
-      <c r="H11" s="3" t="inlineStr"/>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I11" s="3" t="inlineStr"/>
-      <c r="J11" s="3" t="inlineStr"/>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K11" s="3" t="inlineStr"/>
-      <c r="L11" s="3" t="inlineStr"/>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="M11" s="3" t="inlineStr"/>
-      <c r="N11" s="3" t="inlineStr"/>
+      <c r="N11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O11" s="3" t="inlineStr"/>
-      <c r="P11" s="3" t="inlineStr"/>
+      <c r="P11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Q11" s="3" t="inlineStr"/>
-      <c r="R11" s="3" t="inlineStr"/>
+      <c r="R11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="S11" s="3" t="inlineStr"/>
-      <c r="T11" s="3" t="inlineStr"/>
+      <c r="T11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U11" s="3" t="inlineStr"/>
-      <c r="V11" s="3" t="inlineStr"/>
+      <c r="V11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="W11" s="3" t="inlineStr"/>
-      <c r="X11" s="3" t="inlineStr"/>
+      <c r="X11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Y11" s="3" t="inlineStr"/>
-      <c r="Z11" s="3" t="inlineStr"/>
+      <c r="Z11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AA11" s="3" t="inlineStr"/>
-      <c r="AB11" s="3" t="inlineStr"/>
+      <c r="AB11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC11" s="3" t="inlineStr"/>
-      <c r="AD11" s="3" t="inlineStr"/>
+      <c r="AD11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AE11" s="3" t="inlineStr"/>
-      <c r="AF11" s="3" t="inlineStr"/>
+      <c r="AF11" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG11" s="3" t="inlineStr"/>
-      <c r="AH11" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH11" s="3" t="inlineStr"/>
       <c r="AI11" s="3" t="inlineStr"/>
       <c r="AJ11" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Fernando R.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gerente Assistencial</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Administração</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
@@ -4342,136 +4418,132 @@
         <is>
           <t>Albercilia C.</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H35" s="3" t="inlineStr"/>
       <c r="I35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="J35" s="3" t="inlineStr"/>
-      <c r="K35" s="3" t="inlineStr"/>
+      <c r="K35" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="L35" s="3" t="inlineStr"/>
       <c r="M35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="N35" s="3" t="inlineStr"/>
       <c r="O35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="P35" s="3" t="inlineStr"/>
       <c r="Q35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="R35" s="3" t="inlineStr"/>
-      <c r="S35" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S35" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T35" s="3" t="inlineStr"/>
       <c r="U35" s="3" t="inlineStr"/>
       <c r="V35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="W35" s="3" t="inlineStr"/>
-      <c r="X35" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X35" s="3" t="inlineStr"/>
       <c r="Y35" s="3" t="inlineStr"/>
       <c r="Z35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AA35" s="3" t="inlineStr"/>
-      <c r="AB35" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB35" s="3" t="inlineStr"/>
       <c r="AC35" s="3" t="inlineStr"/>
       <c r="AD35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AE35" s="3" t="inlineStr"/>
-      <c r="AF35" s="3" t="inlineStr"/>
+      <c r="AF35" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="AG35" s="3" t="inlineStr"/>
       <c r="AH35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AI35" s="3" t="inlineStr"/>
       <c r="AJ35" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Antonia S.</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
@@ -4683,114 +4755,106 @@
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>120</v>
       </c>
       <c r="G38" s="3" t="inlineStr"/>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="I38" s="3" t="inlineStr"/>
-      <c r="J38" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J38" s="3" t="inlineStr"/>
       <c r="K38" s="3" t="inlineStr"/>
-      <c r="L38" s="3" t="inlineStr"/>
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="M38" s="3" t="inlineStr"/>
-      <c r="N38" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N38" s="3" t="inlineStr"/>
       <c r="O38" s="3" t="inlineStr"/>
       <c r="P38" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Q38" s="3" t="inlineStr"/>
       <c r="R38" s="3" t="inlineStr"/>
       <c r="S38" s="3" t="inlineStr"/>
-      <c r="T38" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T38" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr"/>
       <c r="V38" s="3" t="inlineStr"/>
-      <c r="W38" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W38" s="3" t="inlineStr"/>
       <c r="X38" s="3" t="inlineStr"/>
-      <c r="Y38" s="3" t="inlineStr"/>
+      <c r="Y38" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="Z38" s="3" t="inlineStr"/>
-      <c r="AA38" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AA38" s="3" t="inlineStr"/>
+      <c r="AB38" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC38" s="3" t="inlineStr"/>
       <c r="AD38" s="3" t="inlineStr"/>
       <c r="AE38" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF38" s="3" t="inlineStr"/>
       <c r="AG38" s="3" t="inlineStr"/>
       <c r="AH38" s="3" t="inlineStr"/>
       <c r="AI38" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AJ38" s="3" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Carine B.</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Apoio Administrativo/Residência</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>COREME</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
@@ -8302,126 +8366,170 @@
         <is>
           <t>Thiago O.</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="I71" s="3" t="inlineStr"/>
+        <v>132</v>
+      </c>
+      <c r="G71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="H71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="I71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr"/>
-      <c r="L71" s="3" t="inlineStr">
-[...7 lines deleted...]
-      <c r="P71" s="3" t="inlineStr"/>
+      <c r="L71" s="3" t="inlineStr"/>
+      <c r="M71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="O71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="P71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="Q71" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="R71" s="3" t="inlineStr"/>
-      <c r="S71" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="W71" s="3" t="inlineStr"/>
+      <c r="S71" s="3" t="inlineStr"/>
+      <c r="T71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="U71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="W71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="X71" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...6 lines deleted...]
-      </c>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y71" s="3" t="inlineStr"/>
       <c r="Z71" s="3" t="inlineStr"/>
-      <c r="AA71" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="AD71" s="3" t="inlineStr"/>
+      <c r="AA71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AC71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AD71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AE71" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...6 lines deleted...]
-      </c>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF71" s="3" t="inlineStr"/>
       <c r="AG71" s="3" t="inlineStr"/>
-      <c r="AH71" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="AJ71" s="3" t="inlineStr"/>
+      <c r="AH71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AJ71" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Maurien M.</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Fisioterapeuta Coordenador</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>