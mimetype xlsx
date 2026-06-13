--- v2 (2026-06-13)
+++ v3 (2026-06-13)
@@ -1322,139 +1322,115 @@
         <is>
           <t>Fabio O.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>174</v>
+        <v>108</v>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr"/>
-      <c r="I10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I10" s="3" t="inlineStr"/>
       <c r="J10" s="3" t="inlineStr"/>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr"/>
       <c r="M10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="N10" s="3" t="inlineStr"/>
       <c r="O10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="P10" s="3" t="inlineStr"/>
       <c r="Q10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="R10" s="3" t="inlineStr"/>
-      <c r="S10" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S10" s="3" t="inlineStr"/>
       <c r="T10" s="3" t="inlineStr"/>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="V10" s="3" t="inlineStr"/>
-      <c r="W10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W10" s="3" t="inlineStr"/>
       <c r="X10" s="3" t="inlineStr"/>
       <c r="Y10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Z10" s="3" t="inlineStr"/>
-      <c r="AA10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA10" s="3" t="inlineStr"/>
       <c r="AB10" s="3" t="inlineStr"/>
-      <c r="AC10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC10" s="3" t="inlineStr"/>
       <c r="AD10" s="3" t="inlineStr"/>
       <c r="AE10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF10" s="3" t="inlineStr"/>
-      <c r="AG10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG10" s="3" t="inlineStr"/>
       <c r="AH10" s="3" t="inlineStr"/>
       <c r="AI10" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AJ10" s="3" t="inlineStr"/>
       <c r="AK10" s="3" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>James S.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
@@ -1544,238 +1520,238 @@
         <is>
           <t>Jose O.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr"/>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="J12" s="3" t="inlineStr"/>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr"/>
-      <c r="M12" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M12" s="3" t="inlineStr"/>
       <c r="N12" s="3" t="inlineStr"/>
       <c r="O12" s="3" t="inlineStr"/>
       <c r="P12" s="3" t="inlineStr"/>
       <c r="Q12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="R12" s="3" t="inlineStr"/>
       <c r="S12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="T12" s="3" t="inlineStr"/>
-      <c r="U12" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="V12" s="3" t="inlineStr"/>
       <c r="W12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="X12" s="3" t="inlineStr"/>
       <c r="Y12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Z12" s="3" t="inlineStr"/>
       <c r="AA12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AB12" s="3" t="inlineStr"/>
-      <c r="AC12" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC12" s="3" t="inlineStr"/>
       <c r="AD12" s="3" t="inlineStr"/>
-      <c r="AE12" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE12" s="3" t="inlineStr"/>
       <c r="AF12" s="3" t="inlineStr"/>
-      <c r="AG12" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG12" s="3" t="inlineStr"/>
       <c r="AH12" s="3" t="inlineStr"/>
       <c r="AI12" s="3" t="inlineStr"/>
       <c r="AJ12" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AK12" s="3" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Jose P.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>120</v>
+        <v>162</v>
       </c>
       <c r="G13" s="3" t="inlineStr"/>
       <c r="H13" s="3" t="inlineStr"/>
       <c r="I13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="J13" s="3" t="inlineStr"/>
-      <c r="K13" s="3" t="inlineStr"/>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L13" s="3" t="inlineStr"/>
       <c r="M13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="N13" s="3" t="inlineStr"/>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N13" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O13" s="3" t="inlineStr"/>
       <c r="P13" s="3" t="inlineStr"/>
-      <c r="Q13" s="3" t="inlineStr"/>
+      <c r="Q13" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="R13" s="3" t="inlineStr"/>
       <c r="S13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="T13" s="3" t="inlineStr"/>
-      <c r="U13" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V13" s="3" t="inlineStr"/>
       <c r="W13" s="3" t="inlineStr"/>
       <c r="X13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="Y13" s="3" t="inlineStr"/>
-      <c r="Z13" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="Z13" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="AA13" s="3" t="inlineStr"/>
       <c r="AB13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AC13" s="3" t="inlineStr"/>
       <c r="AD13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AE13" s="3" t="inlineStr"/>
       <c r="AF13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AG13" s="3" t="inlineStr"/>
       <c r="AH13" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="AI13" s="3" t="inlineStr"/>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AI13" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ13" s="3" t="inlineStr"/>
       <c r="AK13" s="3" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Jozeima S.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
@@ -2621,94 +2597,122 @@
         <is>
           <t>Ketiene C.</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="G21" s="3" t="inlineStr"/>
-      <c r="H21" s="3" t="inlineStr"/>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I21" s="3" t="inlineStr"/>
       <c r="J21" s="3" t="inlineStr"/>
-      <c r="K21" s="3" t="inlineStr"/>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L21" s="3" t="inlineStr"/>
       <c r="M21" s="3" t="inlineStr"/>
-      <c r="N21" s="3" t="inlineStr"/>
+      <c r="N21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="O21" s="3" t="inlineStr"/>
       <c r="P21" s="3" t="inlineStr"/>
-      <c r="Q21" s="3" t="inlineStr"/>
+      <c r="Q21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R21" s="3" t="inlineStr"/>
       <c r="S21" s="3" t="inlineStr"/>
-      <c r="T21" s="3" t="inlineStr"/>
+      <c r="T21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="U21" s="3" t="inlineStr"/>
       <c r="V21" s="3" t="inlineStr"/>
-      <c r="W21" s="3" t="inlineStr"/>
+      <c r="W21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X21" s="3" t="inlineStr"/>
       <c r="Y21" s="3" t="inlineStr"/>
-      <c r="Z21" s="3" t="inlineStr"/>
+      <c r="Z21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AA21" s="3" t="inlineStr"/>
       <c r="AB21" s="3" t="inlineStr"/>
-      <c r="AC21" s="3" t="inlineStr"/>
+      <c r="AC21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD21" s="3" t="inlineStr"/>
       <c r="AE21" s="3" t="inlineStr"/>
       <c r="AF21" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG21" s="3" t="inlineStr"/>
-      <c r="AH21" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AH21" s="3" t="inlineStr"/>
+      <c r="AI21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AJ21" s="3" t="inlineStr"/>
       <c r="AK21" s="3" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Michele G.</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
@@ -5757,232 +5761,232 @@
       <c r="AK44" s="3" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="G45" s="3" t="inlineStr"/>
       <c r="H45" s="3" t="inlineStr"/>
-      <c r="I45" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="M45" s="3" t="inlineStr"/>
+      <c r="I45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="J45" s="3" t="inlineStr"/>
+      <c r="K45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr"/>
+      <c r="M45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="N45" s="3" t="inlineStr"/>
       <c r="O45" s="3" t="inlineStr"/>
-      <c r="P45" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="T45" s="3" t="inlineStr"/>
+      <c r="P45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q45" s="3" t="inlineStr"/>
+      <c r="R45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="S45" s="3" t="inlineStr"/>
+      <c r="T45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U45" s="3" t="inlineStr"/>
       <c r="V45" s="3" t="inlineStr"/>
-      <c r="W45" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AA45" s="3" t="inlineStr"/>
+      <c r="W45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X45" s="3" t="inlineStr"/>
+      <c r="Y45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Z45" s="3" t="inlineStr"/>
+      <c r="AA45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AB45" s="3" t="inlineStr"/>
       <c r="AC45" s="3" t="inlineStr"/>
-      <c r="AD45" s="3" t="inlineStr"/>
-[...15 lines deleted...]
-      </c>
+      <c r="AD45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE45" s="3" t="inlineStr"/>
+      <c r="AF45" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AG45" s="3" t="inlineStr"/>
+      <c r="AH45" s="3" t="inlineStr"/>
       <c r="AI45" s="3" t="inlineStr"/>
       <c r="AJ45" s="3" t="inlineStr"/>
-      <c r="AK45" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK45" s="3" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Contrato/CLT - QEE</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="G46" s="3" t="inlineStr"/>
       <c r="H46" s="3" t="inlineStr"/>
-      <c r="I46" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="I46" s="3" t="inlineStr"/>
+      <c r="J46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="K46" s="3" t="inlineStr"/>
+      <c r="L46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="M46" s="3" t="inlineStr"/>
       <c r="N46" s="3" t="inlineStr"/>
       <c r="O46" s="3" t="inlineStr"/>
-      <c r="P46" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="P46" s="3" t="inlineStr"/>
+      <c r="Q46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="R46" s="3" t="inlineStr"/>
+      <c r="S46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T46" s="3" t="inlineStr"/>
       <c r="U46" s="3" t="inlineStr"/>
       <c r="V46" s="3" t="inlineStr"/>
-      <c r="W46" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="W46" s="3" t="inlineStr"/>
+      <c r="X46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Y46" s="3" t="inlineStr"/>
+      <c r="Z46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AA46" s="3" t="inlineStr"/>
       <c r="AB46" s="3" t="inlineStr"/>
       <c r="AC46" s="3" t="inlineStr"/>
-      <c r="AD46" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="AH46" s="3" t="inlineStr"/>
+      <c r="AD46" s="3" t="inlineStr"/>
+      <c r="AE46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AF46" s="3" t="inlineStr"/>
+      <c r="AG46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AH46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI46" s="3" t="inlineStr"/>
       <c r="AJ46" s="3" t="inlineStr"/>
-      <c r="AK46" s="3" t="inlineStr"/>
+      <c r="AK46" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Joelma S.</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>CME</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
@@ -6408,143 +6412,127 @@
         <is>
           <t>Joyce A.</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>114</v>
-[...5 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="G52" s="3" t="inlineStr"/>
       <c r="H52" s="3" t="inlineStr"/>
-      <c r="I52" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="I52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J52" s="3" t="inlineStr"/>
+      <c r="K52" s="3" t="inlineStr"/>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...47 lines deleted...]
-          <t>M6</t>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="M52" s="3" t="inlineStr"/>
+      <c r="N52" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O52" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="P52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="R52" s="3" t="inlineStr"/>
+      <c r="S52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T52" s="3" t="inlineStr"/>
+      <c r="U52" s="3" t="inlineStr"/>
+      <c r="V52" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="W52" s="3" t="inlineStr"/>
+      <c r="X52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="Y52" s="3" t="inlineStr"/>
       <c r="Z52" s="3" t="inlineStr"/>
       <c r="AA52" s="3" t="inlineStr"/>
       <c r="AB52" s="3" t="inlineStr"/>
       <c r="AC52" s="3" t="inlineStr"/>
       <c r="AD52" s="3" t="inlineStr"/>
       <c r="AE52" s="3" t="inlineStr"/>
       <c r="AF52" s="3" t="inlineStr"/>
       <c r="AG52" s="3" t="inlineStr"/>
       <c r="AH52" s="3" t="inlineStr"/>
-      <c r="AI52" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AI52" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="AJ52" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AK52" s="3" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Luiz F.</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -6908,476 +6896,416 @@
       <c r="AG55" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AH55" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AI55" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AJ55" s="3" t="inlineStr"/>
       <c r="AK55" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Heliene F.</t>
+          <t>Antonio S.</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>120</v>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr"/>
-      <c r="I56" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I56" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J56" s="3" t="inlineStr"/>
       <c r="K56" s="3" t="inlineStr"/>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="M56" s="3" t="inlineStr"/>
       <c r="N56" s="3" t="inlineStr"/>
-      <c r="O56" s="3" t="inlineStr"/>
+      <c r="O56" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="P56" s="3" t="inlineStr"/>
-      <c r="Q56" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="Q56" s="3" t="inlineStr"/>
+      <c r="R56" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="S56" s="3" t="inlineStr"/>
       <c r="T56" s="3" t="inlineStr"/>
       <c r="U56" s="3" t="inlineStr"/>
       <c r="V56" s="3" t="inlineStr"/>
-      <c r="W56" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="W56" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="X56" s="3" t="inlineStr"/>
+      <c r="Y56" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Z56" s="3" t="inlineStr"/>
       <c r="AA56" s="3" t="inlineStr"/>
-      <c r="AB56" s="3" t="inlineStr"/>
+      <c r="AB56" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="AC56" s="3" t="inlineStr"/>
       <c r="AD56" s="3" t="inlineStr"/>
       <c r="AE56" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF56" s="3" t="inlineStr"/>
-      <c r="AG56" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG56" s="3" t="inlineStr"/>
       <c r="AH56" s="3" t="inlineStr"/>
       <c r="AI56" s="3" t="inlineStr"/>
-      <c r="AJ56" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ56" s="3" t="inlineStr"/>
       <c r="AK56" s="3" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Maria M.</t>
+          <t>Heliene F.</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="G57" s="3" t="inlineStr"/>
-      <c r="H57" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H57" s="3" t="inlineStr"/>
+      <c r="I57" s="3" t="inlineStr"/>
       <c r="J57" s="3" t="inlineStr"/>
-      <c r="K57" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K57" s="3" t="inlineStr"/>
       <c r="L57" s="3" t="inlineStr"/>
-      <c r="M57" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M57" s="3" t="inlineStr"/>
       <c r="N57" s="3" t="inlineStr"/>
       <c r="O57" s="3" t="inlineStr"/>
       <c r="P57" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Q57" s="3" t="inlineStr"/>
-      <c r="R57" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R57" s="3" t="inlineStr"/>
       <c r="S57" s="3" t="inlineStr"/>
-      <c r="T57" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T57" s="3" t="inlineStr"/>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="V57" s="3" t="inlineStr"/>
       <c r="W57" s="3" t="inlineStr"/>
-      <c r="X57" s="3" t="inlineStr"/>
+      <c r="X57" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y57" s="3" t="inlineStr"/>
-      <c r="Z57" s="3" t="inlineStr"/>
-      <c r="AA57" s="3" t="inlineStr"/>
+      <c r="Z57" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AA57" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB57" s="3" t="inlineStr"/>
       <c r="AC57" s="3" t="inlineStr"/>
       <c r="AD57" s="3" t="inlineStr"/>
       <c r="AE57" s="3" t="inlineStr"/>
       <c r="AF57" s="3" t="inlineStr"/>
       <c r="AG57" s="3" t="inlineStr"/>
       <c r="AH57" s="3" t="inlineStr"/>
       <c r="AI57" s="3" t="inlineStr"/>
       <c r="AJ57" s="3" t="inlineStr"/>
       <c r="AK57" s="3" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Rosemeiry R.</t>
+          <t>Maria M.</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Efetivo/Sem Concurso Público</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="G58" s="3" t="inlineStr"/>
-      <c r="H58" s="3" t="inlineStr"/>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I58" s="3" t="inlineStr"/>
-      <c r="J58" s="3" t="inlineStr"/>
-      <c r="K58" s="3" t="inlineStr"/>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="K58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L58" s="3" t="inlineStr"/>
-      <c r="M58" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O58" s="3" t="inlineStr"/>
+      <c r="M58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N58" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
+      <c r="O58" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="P58" s="3" t="inlineStr"/>
-      <c r="Q58" s="3" t="inlineStr"/>
+      <c r="Q58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R58" s="3" t="inlineStr"/>
-      <c r="S58" s="3" t="inlineStr"/>
-      <c r="T58" s="3" t="inlineStr"/>
+      <c r="S58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T58" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="U58" s="3" t="inlineStr"/>
-      <c r="V58" s="3" t="inlineStr"/>
+      <c r="V58" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="W58" s="3" t="inlineStr"/>
       <c r="X58" s="3" t="inlineStr"/>
       <c r="Y58" s="3" t="inlineStr"/>
       <c r="Z58" s="3" t="inlineStr"/>
       <c r="AA58" s="3" t="inlineStr"/>
       <c r="AB58" s="3" t="inlineStr"/>
-      <c r="AC58" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AC58" s="3" t="inlineStr"/>
+      <c r="AD58" s="3" t="inlineStr"/>
       <c r="AE58" s="3" t="inlineStr"/>
-      <c r="AF58" s="3" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="AF58" s="3" t="inlineStr"/>
+      <c r="AG58" s="3" t="inlineStr"/>
+      <c r="AH58" s="3" t="inlineStr"/>
+      <c r="AI58" s="3" t="inlineStr"/>
+      <c r="AJ58" s="3" t="inlineStr"/>
+      <c r="AK58" s="3" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Antonio S.</t>
+          <t>Rosemeiry R.</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Coordenador</t>
+          <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="G59" s="3" t="inlineStr"/>
       <c r="H59" s="3" t="inlineStr"/>
-      <c r="I59" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="I59" s="3" t="inlineStr"/>
+      <c r="J59" s="3" t="inlineStr"/>
+      <c r="K59" s="3" t="inlineStr"/>
+      <c r="L59" s="3" t="inlineStr"/>
+      <c r="M59" s="3" t="inlineStr"/>
       <c r="N59" s="3" t="inlineStr"/>
       <c r="O59" s="3" t="inlineStr"/>
-      <c r="P59" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="P59" s="3" t="inlineStr"/>
+      <c r="Q59" s="3" t="inlineStr"/>
+      <c r="R59" s="3" t="inlineStr"/>
+      <c r="S59" s="3" t="inlineStr"/>
+      <c r="T59" s="3" t="inlineStr"/>
       <c r="U59" s="3" t="inlineStr"/>
       <c r="V59" s="3" t="inlineStr"/>
-      <c r="W59" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="W59" s="3" t="inlineStr"/>
+      <c r="X59" s="3" t="inlineStr"/>
+      <c r="Y59" s="3" t="inlineStr"/>
+      <c r="Z59" s="3" t="inlineStr"/>
+      <c r="AA59" s="3" t="inlineStr"/>
       <c r="AB59" s="3" t="inlineStr"/>
-      <c r="AC59" s="3" t="inlineStr"/>
+      <c r="AC59" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="AD59" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE59" s="3" t="inlineStr"/>
       <c r="AF59" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG59" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AH59" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...3 lines deleted...]
-      <c r="AJ59" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI59" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="AJ59" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AK59" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Albercilia C.</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
@@ -17934,71 +17862,75 @@
         <is>
           <t>Cinthya N.</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Serviço de Nefrologia</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F138" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="H138" s="3" t="inlineStr"/>
       <c r="I138" s="3" t="inlineStr"/>
       <c r="J138" s="3" t="inlineStr"/>
       <c r="K138" s="3" t="inlineStr"/>
       <c r="L138" s="3" t="inlineStr"/>
       <c r="M138" s="3" t="inlineStr"/>
       <c r="N138" s="3" t="inlineStr"/>
       <c r="O138" s="3" t="inlineStr"/>
       <c r="P138" s="3" t="inlineStr"/>
       <c r="Q138" s="3" t="inlineStr"/>
       <c r="R138" s="3" t="inlineStr"/>
       <c r="S138" s="3" t="inlineStr"/>
       <c r="T138" s="3" t="inlineStr"/>
-      <c r="U138" s="3" t="inlineStr"/>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V138" s="3" t="inlineStr"/>
       <c r="W138" s="3" t="inlineStr"/>
       <c r="X138" s="3" t="inlineStr"/>
       <c r="Y138" s="3" t="inlineStr"/>
       <c r="Z138" s="3" t="inlineStr"/>
       <c r="AA138" s="3" t="inlineStr"/>
       <c r="AB138" s="3" t="inlineStr"/>
       <c r="AC138" s="3" t="inlineStr"/>
       <c r="AD138" s="3" t="inlineStr"/>
       <c r="AE138" s="3" t="inlineStr"/>
       <c r="AF138" s="3" t="inlineStr"/>
       <c r="AG138" s="3" t="inlineStr"/>
       <c r="AH138" s="3" t="inlineStr"/>
       <c r="AI138" s="3" t="inlineStr"/>
       <c r="AJ138" s="3" t="inlineStr"/>
       <c r="AK138" s="3" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Francisco F.</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
@@ -18040,293 +17972,425 @@
       <c r="U139" s="3" t="inlineStr"/>
       <c r="V139" s="3" t="inlineStr"/>
       <c r="W139" s="3" t="inlineStr"/>
       <c r="X139" s="3" t="inlineStr"/>
       <c r="Y139" s="3" t="inlineStr"/>
       <c r="Z139" s="3" t="inlineStr"/>
       <c r="AA139" s="3" t="inlineStr"/>
       <c r="AB139" s="3" t="inlineStr"/>
       <c r="AC139" s="3" t="inlineStr"/>
       <c r="AD139" s="3" t="inlineStr"/>
       <c r="AE139" s="3" t="inlineStr"/>
       <c r="AF139" s="3" t="inlineStr"/>
       <c r="AG139" s="3" t="inlineStr"/>
       <c r="AH139" s="3" t="inlineStr"/>
       <c r="AI139" s="3" t="inlineStr"/>
       <c r="AJ139" s="3" t="inlineStr"/>
       <c r="AK139" s="3" t="inlineStr">
         <is>
           <t>M4/T4</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Ana F.</t>
+          <t>Cinthya N.</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Fisioterapeuta</t>
+          <t>Coordenador De Fisioterapia</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>UTI Pós Operatória</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="G140" s="3" t="inlineStr"/>
-      <c r="H140" s="3" t="inlineStr">
-[...8 lines deleted...]
-      <c r="M140" s="3" t="inlineStr"/>
+      <c r="H140" s="3" t="inlineStr"/>
+      <c r="I140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="K140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="N140" s="3" t="inlineStr"/>
-      <c r="O140" s="3" t="inlineStr">
-[...8 lines deleted...]
-      <c r="T140" s="3" t="inlineStr"/>
+      <c r="O140" s="3" t="inlineStr"/>
+      <c r="P140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="R140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="U140" s="3" t="inlineStr"/>
       <c r="V140" s="3" t="inlineStr"/>
-      <c r="W140" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AA140" s="3" t="inlineStr"/>
+      <c r="W140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AB140" s="3" t="inlineStr"/>
-      <c r="AC140" s="3" t="inlineStr">
-[...17 lines deleted...]
-      </c>
+      <c r="AC140" s="3" t="inlineStr"/>
+      <c r="AD140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI140" s="3" t="inlineStr"/>
       <c r="AJ140" s="3" t="inlineStr"/>
-      <c r="AK140" s="3" t="inlineStr"/>
+      <c r="AK140" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Cinthya N.</t>
+          <t>Ana F.</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>UTI Pós Operatória</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F141" t="n">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="G141" s="3" t="inlineStr"/>
       <c r="H141" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="I141" s="3" t="inlineStr"/>
-      <c r="J141" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J141" s="3" t="inlineStr"/>
       <c r="K141" s="3" t="inlineStr"/>
       <c r="L141" s="3" t="inlineStr"/>
-      <c r="M141" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M141" s="3" t="inlineStr"/>
       <c r="N141" s="3" t="inlineStr"/>
-      <c r="O141" s="3" t="inlineStr"/>
+      <c r="O141" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="P141" s="3" t="inlineStr"/>
       <c r="Q141" s="3" t="inlineStr"/>
       <c r="R141" s="3" t="inlineStr"/>
       <c r="S141" s="3" t="inlineStr"/>
       <c r="T141" s="3" t="inlineStr"/>
       <c r="U141" s="3" t="inlineStr"/>
       <c r="V141" s="3" t="inlineStr"/>
       <c r="W141" s="3" t="inlineStr"/>
       <c r="X141" s="3" t="inlineStr"/>
       <c r="Y141" s="3" t="inlineStr"/>
-      <c r="Z141" s="3" t="inlineStr"/>
+      <c r="Z141" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AA141" s="3" t="inlineStr"/>
       <c r="AB141" s="3" t="inlineStr"/>
-      <c r="AC141" s="3" t="inlineStr"/>
+      <c r="AC141" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD141" s="3" t="inlineStr"/>
       <c r="AE141" s="3" t="inlineStr"/>
-      <c r="AF141" s="3" t="inlineStr"/>
+      <c r="AF141" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG141" s="3" t="inlineStr"/>
       <c r="AH141" s="3" t="inlineStr"/>
-      <c r="AI141" s="3" t="inlineStr"/>
+      <c r="AI141" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AJ141" s="3" t="inlineStr"/>
       <c r="AK141" s="3" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Thiago G.</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>UTI Pós Operatória</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F142" t="n">
-        <v>78</v>
+        <v>168</v>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr"/>
-      <c r="I142" s="3" t="inlineStr"/>
-[...12 lines deleted...]
-      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="J142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="K142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N142" s="3" t="inlineStr"/>
       <c r="O142" s="3" t="inlineStr"/>
-      <c r="P142" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="T142" s="3" t="inlineStr"/>
+      <c r="P142" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="Q142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="R142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="U142" s="3" t="inlineStr"/>
       <c r="V142" s="3" t="inlineStr"/>
-      <c r="W142" s="3" t="inlineStr"/>
-[...8 lines deleted...]
-      </c>
+      <c r="W142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y142" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="Z142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB142" s="3" t="inlineStr"/>
       <c r="AC142" s="3" t="inlineStr"/>
-      <c r="AD142" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="AH142" s="3" t="inlineStr"/>
+      <c r="AD142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AI142" s="3" t="inlineStr"/>
       <c r="AJ142" s="3" t="inlineStr"/>
-      <c r="AK142" s="3" t="inlineStr"/>
+      <c r="AK142" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Chrystiane M.</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Agente Administrativo</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Vigilância Epidemiológica</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -24807,184 +24871,152 @@
         <is>
           <t>Dhamisson M.</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>SAMU - BASE EPITACIOLÂNDIA</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>HOSPITAL DE CLINICAS - RAIMUNDO CHAAR</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F195" t="n">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="G195" s="3" t="inlineStr"/>
       <c r="H195" s="3" t="inlineStr"/>
       <c r="I195" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="J195" s="3" t="inlineStr"/>
       <c r="K195" s="3" t="inlineStr"/>
-      <c r="L195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L195" s="3" t="inlineStr"/>
       <c r="M195" s="3" t="inlineStr"/>
       <c r="N195" s="3" t="inlineStr"/>
-      <c r="O195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O195" s="3" t="inlineStr"/>
       <c r="P195" s="3" t="inlineStr"/>
       <c r="Q195" s="3" t="inlineStr"/>
-      <c r="R195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R195" s="3" t="inlineStr"/>
       <c r="S195" s="3" t="inlineStr"/>
       <c r="T195" s="3" t="inlineStr"/>
       <c r="U195" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="V195" s="3" t="inlineStr"/>
       <c r="W195" s="3" t="inlineStr"/>
-      <c r="X195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X195" s="3" t="inlineStr"/>
       <c r="Y195" s="3" t="inlineStr"/>
       <c r="Z195" s="3" t="inlineStr"/>
-      <c r="AA195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA195" s="3" t="inlineStr"/>
       <c r="AB195" s="3" t="inlineStr"/>
       <c r="AC195" s="3" t="inlineStr"/>
-      <c r="AD195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD195" s="3" t="inlineStr"/>
       <c r="AE195" s="3" t="inlineStr"/>
       <c r="AF195" s="3" t="inlineStr"/>
-      <c r="AG195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG195" s="3" t="inlineStr"/>
       <c r="AH195" s="3" t="inlineStr"/>
       <c r="AI195" s="3" t="inlineStr"/>
-      <c r="AJ195" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ195" s="3" t="inlineStr"/>
       <c r="AK195" s="3" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Manoel A.</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>SAMU - BASE EPITACIOLÂNDIA</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>HOSPITAL DE CLINICAS - RAIMUNDO CHAAR</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F196" t="n">
         <v>60</v>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr"/>
       <c r="I196" s="3" t="inlineStr"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr"/>
       <c r="L196" s="3" t="inlineStr"/>
       <c r="M196" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="N196" s="3" t="inlineStr"/>
       <c r="O196" s="3" t="inlineStr"/>
       <c r="P196" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="Q196" s="3" t="inlineStr"/>
       <c r="R196" s="3" t="inlineStr"/>
       <c r="S196" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="T196" s="3" t="inlineStr"/>
       <c r="U196" s="3" t="inlineStr"/>
       <c r="V196" s="3" t="inlineStr"/>
       <c r="W196" s="3" t="inlineStr"/>
       <c r="X196" s="3" t="inlineStr"/>
       <c r="Y196" s="3" t="inlineStr"/>
       <c r="Z196" s="3" t="inlineStr"/>
       <c r="AA196" s="3" t="inlineStr"/>
       <c r="AB196" s="3" t="inlineStr"/>
       <c r="AC196" s="3" t="inlineStr"/>
       <c r="AD196" s="3" t="inlineStr"/>
       <c r="AE196" s="3" t="inlineStr"/>
       <c r="AF196" s="3" t="inlineStr"/>
       <c r="AG196" s="3" t="inlineStr"/>
       <c r="AH196" s="3" t="inlineStr"/>
       <c r="AI196" s="3" t="inlineStr"/>
       <c r="AJ196" s="3" t="inlineStr"/>
       <c r="AK196" s="3" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Valdy L.</t>
@@ -26714,142 +26746,206 @@
           <t>PD</t>
         </is>
       </c>
       <c r="AG212" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AH212" s="3" t="inlineStr"/>
       <c r="AI212" s="3" t="inlineStr"/>
       <c r="AJ212" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AK212" s="3" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Camila D.</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Enfermeiro</t>
+          <t>Chefe</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Saúde Mental</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F213" t="n">
-        <v>120</v>
+        <v>188</v>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>M4</t>
         </is>
       </c>
       <c r="H213" s="3" t="inlineStr"/>
-      <c r="I213" s="3" t="inlineStr"/>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="L213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="K213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="L213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="M213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="N213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="N213" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="O213" s="3" t="inlineStr"/>
       <c r="P213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="R213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="Q213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="R213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="S213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...10 lines deleted...]
-      <c r="X213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="T213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="U213" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="V213" s="3" t="inlineStr"/>
+      <c r="W213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="X213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="Y213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="AA213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="Z213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AA213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AB213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>M4</t>
         </is>
       </c>
       <c r="AC213" s="3" t="inlineStr"/>
-      <c r="AD213" s="3" t="inlineStr"/>
+      <c r="AD213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AE213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="AG213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AF213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AG213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AH213" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="AI213" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AI213" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="AJ213" s="3" t="inlineStr"/>
-      <c r="AK213" s="3" t="inlineStr"/>
+      <c r="AK213" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Simone F.</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Saúde Mental</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -28369,117 +28465,117 @@
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F226" t="n">
         <v>120</v>
       </c>
       <c r="G226" s="3" t="inlineStr"/>
-      <c r="H226" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H226" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I226" s="3" t="inlineStr"/>
       <c r="J226" s="3" t="inlineStr"/>
-      <c r="K226" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K226" s="3" t="inlineStr"/>
       <c r="L226" s="3" t="inlineStr"/>
-      <c r="M226" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M226" s="3" t="inlineStr"/>
       <c r="N226" s="3" t="inlineStr"/>
       <c r="O226" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="P226" s="3" t="inlineStr"/>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="P226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q226" s="3" t="inlineStr"/>
-      <c r="R226" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R226" s="3" t="inlineStr"/>
       <c r="S226" s="3" t="inlineStr"/>
-      <c r="T226" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="V226" s="3" t="inlineStr"/>
+      <c r="T226" s="3" t="inlineStr"/>
+      <c r="U226" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V226" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="W226" s="3" t="inlineStr"/>
-      <c r="X226" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y226" s="3" t="inlineStr"/>
+      <c r="X226" s="3" t="inlineStr"/>
+      <c r="Y226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z226" s="3" t="inlineStr"/>
-      <c r="AA226" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AB226" s="3" t="inlineStr"/>
+      <c r="AA226" s="3" t="inlineStr"/>
+      <c r="AB226" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC226" s="3" t="inlineStr"/>
-      <c r="AD226" s="3" t="inlineStr"/>
+      <c r="AD226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE226" s="3" t="inlineStr"/>
-      <c r="AF226" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF226" s="3" t="inlineStr"/>
       <c r="AG226" s="3" t="inlineStr"/>
-      <c r="AH226" s="3" t="inlineStr"/>
+      <c r="AH226" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI226" s="3" t="inlineStr"/>
       <c r="AJ226" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AK226" s="3" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Kezia D.</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
@@ -28612,277 +28708,357 @@
         <is>
           <t>Matheus F.</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F228" t="n">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="G228" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G228" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="H228" s="3" t="inlineStr"/>
-      <c r="I228" s="4" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="I228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J228" s="3" t="inlineStr"/>
+      <c r="K228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="L228" s="3" t="inlineStr"/>
+      <c r="M228" s="3" t="inlineStr"/>
+      <c r="N228" s="3" t="inlineStr"/>
       <c r="O228" s="3" t="inlineStr"/>
-      <c r="P228" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="P228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q228" s="3" t="inlineStr"/>
+      <c r="R228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="S228" s="3" t="inlineStr"/>
+      <c r="T228" s="3" t="inlineStr"/>
       <c r="U228" s="3" t="inlineStr"/>
       <c r="V228" s="3" t="inlineStr"/>
-      <c r="W228" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="W228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="X228" s="3" t="inlineStr"/>
       <c r="Y228" s="3" t="inlineStr"/>
-      <c r="Z228" s="3" t="inlineStr"/>
+      <c r="Z228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AA228" s="3" t="inlineStr"/>
       <c r="AB228" s="3" t="inlineStr"/>
       <c r="AC228" s="3" t="inlineStr"/>
       <c r="AD228" s="3" t="inlineStr"/>
-      <c r="AE228" s="3" t="inlineStr"/>
+      <c r="AE228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF228" s="3" t="inlineStr"/>
       <c r="AG228" s="3" t="inlineStr"/>
-      <c r="AH228" s="3" t="inlineStr"/>
+      <c r="AH228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI228" s="3" t="inlineStr"/>
       <c r="AJ228" s="3" t="inlineStr"/>
-      <c r="AK228" s="3" t="inlineStr"/>
+      <c r="AK228" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Thiago O.</t>
+          <t>Maurien M.</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F229" t="n">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G229" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G229" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="H229" s="3" t="inlineStr"/>
       <c r="I229" s="3" t="inlineStr"/>
       <c r="J229" s="3" t="inlineStr"/>
       <c r="K229" s="3" t="inlineStr"/>
       <c r="L229" s="3" t="inlineStr"/>
-      <c r="M229" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M229" s="3" t="inlineStr"/>
       <c r="N229" s="3" t="inlineStr"/>
       <c r="O229" s="3" t="inlineStr"/>
       <c r="P229" s="3" t="inlineStr"/>
       <c r="Q229" s="3" t="inlineStr"/>
       <c r="R229" s="3" t="inlineStr"/>
       <c r="S229" s="3" t="inlineStr"/>
       <c r="T229" s="3" t="inlineStr"/>
-      <c r="U229" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U229" s="3" t="inlineStr"/>
       <c r="V229" s="3" t="inlineStr"/>
       <c r="W229" s="3" t="inlineStr"/>
-      <c r="X229" s="3" t="inlineStr"/>
+      <c r="X229" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y229" s="3" t="inlineStr"/>
-      <c r="Z229" s="3" t="inlineStr"/>
+      <c r="Z229" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AA229" s="3" t="inlineStr"/>
-      <c r="AB229" s="3" t="inlineStr"/>
+      <c r="AB229" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="AC229" s="3" t="inlineStr"/>
-      <c r="AD229" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE229" s="3" t="inlineStr"/>
+      <c r="AD229" s="3" t="inlineStr"/>
+      <c r="AE229" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF229" s="3" t="inlineStr"/>
-      <c r="AG229" s="3" t="inlineStr"/>
+      <c r="AG229" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AH229" s="3" t="inlineStr"/>
-      <c r="AI229" s="3" t="inlineStr"/>
+      <c r="AI229" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="AJ229" s="3" t="inlineStr"/>
       <c r="AK229" s="3" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Maurien M.</t>
+          <t>Thiago O.</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Fisioterapeuta Coordenador</t>
+          <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F230" t="n">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="G230" s="3" t="inlineStr"/>
       <c r="H230" s="3" t="inlineStr"/>
-      <c r="I230" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="M230" s="3" t="inlineStr"/>
+      <c r="I230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="J230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="K230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="L230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="M230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="N230" s="3" t="inlineStr"/>
       <c r="O230" s="3" t="inlineStr"/>
-      <c r="P230" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="T230" s="3" t="inlineStr"/>
+      <c r="P230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Q230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="R230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="S230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="T230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="U230" s="3" t="inlineStr"/>
       <c r="V230" s="3" t="inlineStr"/>
-      <c r="W230" s="3" t="inlineStr"/>
+      <c r="W230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="X230" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="Y230" s="3" t="inlineStr"/>
+      <c r="Y230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="Z230" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="AA230" s="3" t="inlineStr"/>
+      <c r="AA230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AB230" s="3" t="inlineStr"/>
       <c r="AC230" s="3" t="inlineStr"/>
-      <c r="AD230" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AH230" s="3" t="inlineStr"/>
+      <c r="AD230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AE230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AF230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AG230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AH230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AI230" s="3" t="inlineStr"/>
       <c r="AJ230" s="3" t="inlineStr"/>
-      <c r="AK230" s="3" t="inlineStr"/>
+      <c r="AK230" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Maria M.</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Secretario interno</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>UTI Adulto  II.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -31168,115 +31344,139 @@
         <is>
           <t>Joao O.</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F252" t="n">
-        <v>90</v>
+        <v>162</v>
       </c>
       <c r="G252" s="3" t="inlineStr"/>
       <c r="H252" s="3" t="inlineStr"/>
-      <c r="I252" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="M252" s="3" t="inlineStr"/>
+      <c r="I252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="J252" s="3" t="inlineStr"/>
+      <c r="K252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="L252" s="3" t="inlineStr"/>
+      <c r="M252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="N252" s="3" t="inlineStr"/>
       <c r="O252" s="3" t="inlineStr"/>
-      <c r="P252" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="T252" s="3" t="inlineStr"/>
+      <c r="P252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q252" s="3" t="inlineStr"/>
+      <c r="R252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="S252" s="3" t="inlineStr"/>
+      <c r="T252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U252" s="3" t="inlineStr"/>
       <c r="V252" s="3" t="inlineStr"/>
-      <c r="W252" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AA252" s="3" t="inlineStr"/>
+      <c r="W252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X252" s="3" t="inlineStr"/>
+      <c r="Y252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Z252" s="3" t="inlineStr"/>
+      <c r="AA252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AB252" s="3" t="inlineStr"/>
       <c r="AC252" s="3" t="inlineStr"/>
-      <c r="AD252" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="AF252" s="3" t="inlineStr"/>
+      <c r="AD252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE252" s="3" t="inlineStr"/>
+      <c r="AF252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG252" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="AH252" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI252" s="3" t="inlineStr"/>
       <c r="AJ252" s="3" t="inlineStr"/>
-      <c r="AK252" s="3" t="inlineStr"/>
+      <c r="AK252" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Maria L.</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -34974,139 +35174,143 @@
         <is>
           <t>Luiz L.</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Central de Regulação de Urgência</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F286" t="n">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...8 lines deleted...]
-      <c r="J286" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr"/>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K286" s="3" t="inlineStr"/>
       <c r="L286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="M286" s="3" t="inlineStr"/>
       <c r="N286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...7 lines deleted...]
-      <c r="P286" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="O286" s="3" t="inlineStr"/>
+      <c r="P286" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q286" s="3" t="inlineStr"/>
       <c r="R286" s="3" t="inlineStr"/>
       <c r="S286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="T286" s="3" t="inlineStr"/>
       <c r="U286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...7 lines deleted...]
-      <c r="W286" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="V286" s="3" t="inlineStr"/>
+      <c r="W286" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X286" s="3" t="inlineStr"/>
       <c r="Y286" s="3" t="inlineStr"/>
       <c r="Z286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AA286" s="3" t="inlineStr"/>
-      <c r="AB286" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB286" s="3" t="inlineStr"/>
       <c r="AC286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...2 lines deleted...]
-      <c r="AD286" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD286" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE286" s="3" t="inlineStr"/>
       <c r="AF286" s="3" t="inlineStr"/>
       <c r="AG286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AH286" s="3" t="inlineStr"/>
       <c r="AI286" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...7 lines deleted...]
-      <c r="AK286" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AJ286" s="3" t="inlineStr"/>
+      <c r="AK286" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Charmila B.</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Intervenção</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>SAMU - CZS</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -38504,138 +38708,90 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F316" t="n">
-        <v>162</v>
-[...5 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G316" s="3" t="inlineStr"/>
       <c r="H316" s="3" t="inlineStr"/>
-      <c r="I316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I316" s="3" t="inlineStr"/>
       <c r="J316" s="3" t="inlineStr"/>
-      <c r="K316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K316" s="3" t="inlineStr"/>
       <c r="L316" s="3" t="inlineStr"/>
-      <c r="M316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M316" s="3" t="inlineStr"/>
       <c r="N316" s="3" t="inlineStr"/>
-      <c r="O316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O316" s="3" t="inlineStr"/>
       <c r="P316" s="3" t="inlineStr"/>
-      <c r="Q316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q316" s="3" t="inlineStr"/>
       <c r="R316" s="3" t="inlineStr"/>
-      <c r="S316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S316" s="3" t="inlineStr"/>
       <c r="T316" s="3" t="inlineStr"/>
-      <c r="U316" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="U316" s="3" t="inlineStr"/>
+      <c r="V316" s="3" t="inlineStr"/>
       <c r="W316" s="3" t="inlineStr"/>
-      <c r="X316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X316" s="3" t="inlineStr"/>
       <c r="Y316" s="3" t="inlineStr"/>
-      <c r="Z316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z316" s="3" t="inlineStr"/>
       <c r="AA316" s="3" t="inlineStr"/>
-      <c r="AB316" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AB316" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC316" s="3" t="inlineStr"/>
       <c r="AD316" s="3" t="inlineStr"/>
-      <c r="AE316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE316" s="3" t="inlineStr"/>
       <c r="AF316" s="3" t="inlineStr"/>
-      <c r="AG316" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG316" s="3" t="inlineStr"/>
       <c r="AH316" s="3" t="inlineStr"/>
       <c r="AI316" s="3" t="inlineStr"/>
-      <c r="AJ316" s="3" t="inlineStr"/>
+      <c r="AJ316" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AK316" s="3" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Andrealis S.</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Classificação de Risco</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE GERALDO CANDIDO DOS SANTOS</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
@@ -39095,84 +39251,96 @@
         <is>
           <t>Carolina S.</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE GERALDO CANDIDO DOS SANTOS</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F323" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G323" s="3" t="inlineStr"/>
+        <v>60</v>
+      </c>
+      <c r="G323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H323" s="3" t="inlineStr"/>
       <c r="I323" s="3" t="inlineStr"/>
       <c r="J323" s="3" t="inlineStr"/>
-      <c r="K323" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L323" s="3" t="inlineStr"/>
+      <c r="K323" s="3" t="inlineStr"/>
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="M323" s="3" t="inlineStr"/>
       <c r="N323" s="3" t="inlineStr"/>
       <c r="O323" s="3" t="inlineStr"/>
-      <c r="P323" s="3" t="inlineStr"/>
+      <c r="P323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q323" s="3" t="inlineStr"/>
       <c r="R323" s="3" t="inlineStr"/>
-      <c r="S323" s="3" t="inlineStr"/>
+      <c r="S323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T323" s="3" t="inlineStr"/>
       <c r="U323" s="3" t="inlineStr"/>
       <c r="V323" s="3" t="inlineStr"/>
-      <c r="W323" s="3" t="inlineStr"/>
+      <c r="W323" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X323" s="3" t="inlineStr"/>
       <c r="Y323" s="3" t="inlineStr"/>
       <c r="Z323" s="3" t="inlineStr"/>
       <c r="AA323" s="3" t="inlineStr"/>
       <c r="AB323" s="3" t="inlineStr"/>
       <c r="AC323" s="3" t="inlineStr"/>
-      <c r="AD323" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD323" s="3" t="inlineStr"/>
       <c r="AE323" s="3" t="inlineStr"/>
       <c r="AF323" s="3" t="inlineStr"/>
       <c r="AG323" s="3" t="inlineStr"/>
       <c r="AH323" s="3" t="inlineStr"/>
       <c r="AI323" s="3" t="inlineStr"/>
       <c r="AJ323" s="3" t="inlineStr"/>
       <c r="AK323" s="3" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Everton O.</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
@@ -39504,115 +39672,123 @@
         <is>
           <t>Jose S.</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE GERALDO CANDIDO DOS SANTOS</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F328" t="n">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="G328" s="3" t="inlineStr"/>
       <c r="H328" s="3" t="inlineStr"/>
       <c r="I328" s="3" t="inlineStr"/>
       <c r="J328" s="3" t="inlineStr"/>
       <c r="K328" s="3" t="inlineStr"/>
       <c r="L328" s="3" t="inlineStr"/>
       <c r="M328" s="3" t="inlineStr"/>
       <c r="N328" s="3" t="inlineStr"/>
       <c r="O328" s="3" t="inlineStr"/>
       <c r="P328" s="3" t="inlineStr"/>
       <c r="Q328" s="3" t="inlineStr"/>
       <c r="R328" s="3" t="inlineStr"/>
       <c r="S328" s="3" t="inlineStr"/>
       <c r="T328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="U328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="V328" s="3" t="inlineStr"/>
       <c r="W328" s="3" t="inlineStr"/>
       <c r="X328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Y328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Z328" s="3" t="inlineStr"/>
       <c r="AA328" s="3" t="inlineStr"/>
       <c r="AB328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AC328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AD328" s="3" t="inlineStr"/>
       <c r="AE328" s="3" t="inlineStr"/>
       <c r="AF328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG328" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AH328" s="3" t="inlineStr"/>
       <c r="AI328" s="3" t="inlineStr"/>
-      <c r="AJ328" s="3" t="inlineStr"/>
-      <c r="AK328" s="3" t="inlineStr"/>
+      <c r="AJ328" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="AK328" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Renato L.</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE GERALDO CANDIDO DOS SANTOS</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -40724,198 +40900,226 @@
         <is>
           <t>Sonia F.</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Central de Esterilização</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F340" t="n">
-        <v>108</v>
-[...5 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G340" s="3" t="inlineStr"/>
       <c r="H340" s="3" t="inlineStr"/>
-      <c r="I340" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>PN</t>
+      <c r="I340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="K340" s="3" t="inlineStr"/>
-      <c r="L340" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      </c>
+      <c r="L340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N340" s="3" t="inlineStr"/>
       <c r="O340" s="3" t="inlineStr"/>
-      <c r="P340" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="P340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="Q340" s="3" t="inlineStr"/>
       <c r="R340" s="3" t="inlineStr"/>
-      <c r="S340" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="S340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="T340" s="3" t="inlineStr"/>
       <c r="U340" s="3" t="inlineStr"/>
       <c r="V340" s="3" t="inlineStr"/>
       <c r="W340" s="3" t="inlineStr"/>
-      <c r="X340" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>PN</t>
+      <c r="X340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Y340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="Z340" s="3" t="inlineStr"/>
-      <c r="AA340" s="3" t="inlineStr"/>
+      <c r="AA340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AB340" s="3" t="inlineStr"/>
       <c r="AC340" s="3" t="inlineStr"/>
-      <c r="AD340" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>PN</t>
+      <c r="AD340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="AF340" s="3" t="inlineStr"/>
-      <c r="AG340" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>PN</t>
+      <c r="AG340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="AI340" s="3" t="inlineStr"/>
       <c r="AJ340" s="3" t="inlineStr"/>
-      <c r="AK340" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="AK340" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>Vilsamara O.</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Central de Esterilização</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F341" t="n">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="G341" s="3" t="inlineStr"/>
-      <c r="H341" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H341" s="3" t="inlineStr"/>
       <c r="I341" s="3" t="inlineStr"/>
       <c r="J341" s="3" t="inlineStr"/>
-      <c r="K341" s="3" t="inlineStr"/>
+      <c r="K341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="L341" s="3" t="inlineStr"/>
       <c r="M341" s="3" t="inlineStr"/>
-      <c r="N341" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N341" s="3" t="inlineStr"/>
       <c r="O341" s="3" t="inlineStr"/>
       <c r="P341" s="3" t="inlineStr"/>
-      <c r="Q341" s="3" t="inlineStr"/>
-      <c r="R341" s="3" t="inlineStr"/>
+      <c r="Q341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="R341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="S341" s="3" t="inlineStr"/>
-      <c r="T341" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="U341" s="3" t="inlineStr"/>
       <c r="V341" s="3" t="inlineStr"/>
-      <c r="W341" s="3" t="inlineStr"/>
+      <c r="W341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="X341" s="3" t="inlineStr"/>
       <c r="Y341" s="3" t="inlineStr"/>
-      <c r="Z341" s="3" t="inlineStr"/>
+      <c r="Z341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AA341" s="3" t="inlineStr"/>
       <c r="AB341" s="3" t="inlineStr"/>
-      <c r="AC341" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC341" s="3" t="inlineStr"/>
       <c r="AD341" s="3" t="inlineStr"/>
       <c r="AE341" s="3" t="inlineStr"/>
-      <c r="AF341" s="3" t="inlineStr"/>
+      <c r="AF341" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AG341" s="3" t="inlineStr"/>
       <c r="AH341" s="3" t="inlineStr"/>
-      <c r="AI341" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI341" s="3" t="inlineStr"/>
       <c r="AJ341" s="3" t="inlineStr"/>
       <c r="AK341" s="3" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Ruth C.</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Classificação de Risco</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
@@ -41517,155 +41721,243 @@
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F349" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G349" s="3" t="inlineStr"/>
+        <v>144</v>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="H349" s="3" t="inlineStr"/>
-      <c r="I349" s="3" t="inlineStr"/>
+      <c r="I349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J349" s="3" t="inlineStr"/>
-      <c r="K349" s="3" t="inlineStr"/>
+      <c r="K349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L349" s="3" t="inlineStr"/>
-      <c r="M349" s="3" t="inlineStr"/>
+      <c r="M349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="N349" s="3" t="inlineStr"/>
-      <c r="O349" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O349" s="3" t="inlineStr"/>
       <c r="P349" s="3" t="inlineStr"/>
-      <c r="Q349" s="3" t="inlineStr"/>
+      <c r="Q349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="R349" s="3" t="inlineStr"/>
-      <c r="S349" s="3" t="inlineStr"/>
+      <c r="S349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="T349" s="3" t="inlineStr"/>
-      <c r="U349" s="3" t="inlineStr"/>
+      <c r="U349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V349" s="3" t="inlineStr"/>
-      <c r="W349" s="3" t="inlineStr"/>
+      <c r="W349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X349" s="3" t="inlineStr"/>
-      <c r="Y349" s="3" t="inlineStr"/>
+      <c r="Y349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Z349" s="3" t="inlineStr"/>
-      <c r="AA349" s="3" t="inlineStr"/>
+      <c r="AA349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AB349" s="3" t="inlineStr"/>
       <c r="AC349" s="3" t="inlineStr"/>
       <c r="AD349" s="3" t="inlineStr"/>
-      <c r="AE349" s="3" t="inlineStr"/>
+      <c r="AE349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AF349" s="3" t="inlineStr"/>
-      <c r="AG349" s="3" t="inlineStr"/>
+      <c r="AG349" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AH349" s="3" t="inlineStr"/>
       <c r="AI349" s="3" t="inlineStr"/>
       <c r="AJ349" s="3" t="inlineStr"/>
-      <c r="AK349" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK349" s="3" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Sheyla O.</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F350" t="n">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="G350" s="3" t="inlineStr"/>
-      <c r="H350" s="3" t="inlineStr"/>
+      <c r="H350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I350" s="3" t="inlineStr"/>
-      <c r="J350" s="3" t="inlineStr"/>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K350" s="3" t="inlineStr"/>
-      <c r="L350" s="3" t="inlineStr"/>
+      <c r="L350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="M350" s="3" t="inlineStr"/>
-      <c r="N350" s="3" t="inlineStr"/>
+      <c r="N350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O350" s="3" t="inlineStr"/>
-      <c r="P350" s="3" t="inlineStr"/>
+      <c r="P350" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="Q350" s="3" t="inlineStr"/>
-      <c r="R350" s="3" t="inlineStr"/>
+      <c r="R350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="S350" s="3" t="inlineStr"/>
-      <c r="T350" s="3" t="inlineStr"/>
+      <c r="T350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U350" s="3" t="inlineStr"/>
-      <c r="V350" s="3" t="inlineStr"/>
+      <c r="V350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="W350" s="3" t="inlineStr"/>
-      <c r="X350" s="3" t="inlineStr"/>
+      <c r="X350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Y350" s="3" t="inlineStr"/>
-      <c r="Z350" s="3" t="inlineStr"/>
+      <c r="Z350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AA350" s="3" t="inlineStr"/>
-      <c r="AB350" s="3" t="inlineStr"/>
+      <c r="AB350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC350" s="3" t="inlineStr"/>
       <c r="AD350" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AE350" s="3" t="inlineStr"/>
-      <c r="AF350" s="3" t="inlineStr"/>
+      <c r="AF350" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG350" s="3" t="inlineStr"/>
       <c r="AH350" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AI350" s="3" t="inlineStr"/>
       <c r="AJ350" s="3" t="inlineStr"/>
       <c r="AK350" s="3" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Karini C.</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
@@ -43362,87 +43654,123 @@
         <is>
           <t>Alexandre S.</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F366" t="n">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="G366" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H366" s="3" t="inlineStr"/>
       <c r="I366" s="3" t="inlineStr"/>
-      <c r="J366" s="3" t="inlineStr"/>
+      <c r="J366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K366" s="3" t="inlineStr"/>
       <c r="L366" s="3" t="inlineStr"/>
-      <c r="M366" s="3" t="inlineStr"/>
+      <c r="M366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N366" s="3" t="inlineStr"/>
       <c r="O366" s="3" t="inlineStr"/>
-      <c r="P366" s="3" t="inlineStr"/>
+      <c r="P366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q366" s="3" t="inlineStr"/>
       <c r="R366" s="3" t="inlineStr"/>
-      <c r="S366" s="3" t="inlineStr"/>
+      <c r="S366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T366" s="3" t="inlineStr"/>
       <c r="U366" s="3" t="inlineStr"/>
-      <c r="V366" s="3" t="inlineStr"/>
+      <c r="V366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="W366" s="3" t="inlineStr"/>
       <c r="X366" s="3" t="inlineStr"/>
-      <c r="Y366" s="3" t="inlineStr"/>
+      <c r="Y366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z366" s="3" t="inlineStr"/>
       <c r="AA366" s="3" t="inlineStr"/>
-      <c r="AB366" s="3" t="inlineStr"/>
+      <c r="AB366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AC366" s="3" t="inlineStr"/>
       <c r="AD366" s="3" t="inlineStr"/>
-      <c r="AE366" s="3" t="inlineStr"/>
+      <c r="AE366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF366" s="3" t="inlineStr"/>
       <c r="AG366" s="3" t="inlineStr"/>
-      <c r="AH366" s="3" t="inlineStr"/>
+      <c r="AH366" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI366" s="3" t="inlineStr"/>
       <c r="AJ366" s="3" t="inlineStr"/>
-      <c r="AK366" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK366" s="3" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Antonia S.</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -43964,95 +44292,119 @@
         <is>
           <t>Fatima A.</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F372" t="n">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G372" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G372" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="H372" s="3" t="inlineStr"/>
-      <c r="I372" s="3" t="inlineStr"/>
+      <c r="I372" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J372" s="3" t="inlineStr"/>
       <c r="K372" s="3" t="inlineStr"/>
-      <c r="L372" s="3" t="inlineStr"/>
+      <c r="L372" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="M372" s="3" t="inlineStr"/>
       <c r="N372" s="3" t="inlineStr"/>
-      <c r="O372" s="3" t="inlineStr"/>
+      <c r="O372" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="P372" s="3" t="inlineStr"/>
       <c r="Q372" s="3" t="inlineStr"/>
-      <c r="R372" s="3" t="inlineStr"/>
+      <c r="R372" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S372" s="3" t="inlineStr"/>
       <c r="T372" s="3" t="inlineStr"/>
       <c r="U372" s="3" t="inlineStr"/>
-      <c r="V372" s="3" t="inlineStr"/>
+      <c r="V372" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="W372" s="3" t="inlineStr"/>
       <c r="X372" s="3" t="inlineStr"/>
-      <c r="Y372" s="3" t="inlineStr"/>
+      <c r="Y372" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z372" s="3" t="inlineStr"/>
       <c r="AA372" s="3" t="inlineStr"/>
       <c r="AB372" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AC372" s="3" t="inlineStr"/>
       <c r="AD372" s="3" t="inlineStr"/>
-      <c r="AE372" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE372" s="3" t="inlineStr"/>
       <c r="AF372" s="3" t="inlineStr"/>
       <c r="AG372" s="3" t="inlineStr"/>
       <c r="AH372" s="3" t="inlineStr"/>
       <c r="AI372" s="3" t="inlineStr"/>
-      <c r="AJ372" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AJ372" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AK372" s="3" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Geiza M.</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -44433,130 +44785,86 @@
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F377" t="n">
-        <v>144</v>
+        <v>12</v>
       </c>
       <c r="G377" s="3" t="inlineStr"/>
       <c r="H377" s="3" t="inlineStr"/>
-      <c r="I377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I377" s="3" t="inlineStr"/>
       <c r="J377" s="3" t="inlineStr"/>
-      <c r="K377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K377" s="3" t="inlineStr"/>
       <c r="L377" s="3" t="inlineStr"/>
-      <c r="M377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M377" s="3" t="inlineStr"/>
       <c r="N377" s="3" t="inlineStr"/>
-      <c r="O377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O377" s="3" t="inlineStr"/>
       <c r="P377" s="3" t="inlineStr"/>
       <c r="Q377" s="3" t="inlineStr"/>
       <c r="R377" s="3" t="inlineStr"/>
-      <c r="S377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S377" s="3" t="inlineStr"/>
       <c r="T377" s="3" t="inlineStr"/>
-      <c r="U377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U377" s="3" t="inlineStr"/>
       <c r="V377" s="3" t="inlineStr"/>
       <c r="W377" s="3" t="inlineStr"/>
-      <c r="X377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X377" s="3" t="inlineStr"/>
       <c r="Y377" s="3" t="inlineStr"/>
-      <c r="Z377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z377" s="3" t="inlineStr"/>
       <c r="AA377" s="3" t="inlineStr"/>
-      <c r="AB377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB377" s="3" t="inlineStr"/>
       <c r="AC377" s="3" t="inlineStr"/>
-      <c r="AD377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD377" s="3" t="inlineStr"/>
       <c r="AE377" s="3" t="inlineStr"/>
       <c r="AF377" s="3" t="inlineStr"/>
-      <c r="AG377" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AH377" s="3" t="inlineStr"/>
+      <c r="AG377" s="3" t="inlineStr"/>
+      <c r="AH377" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI377" s="3" t="inlineStr"/>
-      <c r="AJ377" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ377" s="3" t="inlineStr"/>
       <c r="AK377" s="3" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
@@ -44672,137 +44980,97 @@
         <is>
           <t>Nilzia S.</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F380" t="n">
-        <v>162</v>
-[...10 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G380" s="3" t="inlineStr"/>
+      <c r="H380" s="3" t="inlineStr"/>
       <c r="I380" s="3" t="inlineStr"/>
-      <c r="J380" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J380" s="3" t="inlineStr"/>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="L380" s="3" t="inlineStr"/>
       <c r="M380" s="3" t="inlineStr"/>
-      <c r="N380" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N380" s="3" t="inlineStr"/>
       <c r="O380" s="3" t="inlineStr"/>
       <c r="P380" s="3" t="inlineStr"/>
       <c r="Q380" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="R380" s="3" t="inlineStr"/>
-      <c r="S380" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S380" s="3" t="inlineStr"/>
+      <c r="T380" s="3" t="inlineStr"/>
       <c r="U380" s="3" t="inlineStr"/>
       <c r="V380" s="3" t="inlineStr"/>
       <c r="W380" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="X380" s="3" t="inlineStr"/>
       <c r="Y380" s="3" t="inlineStr"/>
-      <c r="Z380" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z380" s="3" t="inlineStr"/>
       <c r="AA380" s="3" t="inlineStr"/>
       <c r="AB380" s="3" t="inlineStr"/>
-      <c r="AC380" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC380" s="3" t="inlineStr"/>
       <c r="AD380" s="3" t="inlineStr"/>
-      <c r="AE380" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE380" s="3" t="inlineStr"/>
       <c r="AF380" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG380" s="3" t="inlineStr"/>
       <c r="AH380" s="3" t="inlineStr"/>
-      <c r="AI380" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI380" s="3" t="inlineStr"/>
       <c r="AJ380" s="3" t="inlineStr"/>
       <c r="AK380" s="3" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Sandrea S.</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
@@ -44983,111 +45251,95 @@
         <is>
           <t>Silvonete S.</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F383" t="n">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="G383" s="3" t="inlineStr"/>
       <c r="H383" s="3" t="inlineStr"/>
       <c r="I383" s="3" t="inlineStr"/>
       <c r="J383" s="3" t="inlineStr"/>
       <c r="K383" s="3" t="inlineStr"/>
       <c r="L383" s="3" t="inlineStr"/>
       <c r="M383" s="3" t="inlineStr"/>
-      <c r="N383" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N383" s="3" t="inlineStr"/>
       <c r="O383" s="3" t="inlineStr"/>
       <c r="P383" s="3" t="inlineStr"/>
-      <c r="Q383" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q383" s="3" t="inlineStr"/>
       <c r="R383" s="3" t="inlineStr"/>
       <c r="S383" s="3" t="inlineStr"/>
-      <c r="T383" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T383" s="3" t="inlineStr"/>
       <c r="U383" s="3" t="inlineStr"/>
       <c r="V383" s="3" t="inlineStr"/>
-      <c r="W383" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W383" s="3" t="inlineStr"/>
       <c r="X383" s="3" t="inlineStr"/>
       <c r="Y383" s="3" t="inlineStr"/>
       <c r="Z383" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AA383" s="3" t="inlineStr"/>
       <c r="AB383" s="3" t="inlineStr"/>
       <c r="AC383" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AD383" s="3" t="inlineStr"/>
       <c r="AE383" s="3" t="inlineStr"/>
       <c r="AF383" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG383" s="3" t="inlineStr"/>
       <c r="AH383" s="3" t="inlineStr"/>
       <c r="AI383" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AJ383" s="3" t="inlineStr"/>
       <c r="AK383" s="3" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Terezinha S.</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
@@ -45630,161 +45882,85 @@
         <is>
           <t>Thiago T.</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Farmacêutico</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F390" t="n">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="G390" s="3" t="inlineStr"/>
       <c r="H390" s="3" t="inlineStr"/>
-      <c r="I390" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="I390" s="3" t="inlineStr"/>
+      <c r="J390" s="3" t="inlineStr"/>
+      <c r="K390" s="3" t="inlineStr"/>
+      <c r="L390" s="3" t="inlineStr"/>
+      <c r="M390" s="3" t="inlineStr"/>
       <c r="N390" s="3" t="inlineStr"/>
       <c r="O390" s="3" t="inlineStr"/>
-      <c r="P390" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="P390" s="3" t="inlineStr"/>
+      <c r="Q390" s="3" t="inlineStr"/>
+      <c r="R390" s="3" t="inlineStr"/>
+      <c r="S390" s="3" t="inlineStr"/>
+      <c r="T390" s="3" t="inlineStr"/>
       <c r="U390" s="3" t="inlineStr"/>
       <c r="V390" s="3" t="inlineStr"/>
-      <c r="W390" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="W390" s="3" t="inlineStr"/>
+      <c r="X390" s="3" t="inlineStr"/>
+      <c r="Y390" s="3" t="inlineStr"/>
+      <c r="Z390" s="3" t="inlineStr"/>
+      <c r="AA390" s="3" t="inlineStr"/>
       <c r="AB390" s="3" t="inlineStr"/>
       <c r="AC390" s="3" t="inlineStr"/>
-      <c r="AD390" s="3" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AD390" s="3" t="inlineStr"/>
+      <c r="AE390" s="3" t="inlineStr"/>
+      <c r="AF390" s="3" t="inlineStr"/>
+      <c r="AG390" s="3" t="inlineStr"/>
       <c r="AH390" s="3" t="inlineStr"/>
       <c r="AI390" s="3" t="inlineStr"/>
       <c r="AJ390" s="3" t="inlineStr"/>
-      <c r="AK390" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="AK390" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Creuzenir A.</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Coordenador</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação de Leitos - NIR</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
@@ -47346,93 +47522,109 @@
         <is>
           <t>Wagner A.</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Odontologista</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Odontologia</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F406" t="n">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="G406" s="3" t="inlineStr"/>
       <c r="H406" s="3" t="inlineStr"/>
-      <c r="I406" s="3" t="inlineStr"/>
+      <c r="I406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J406" s="3" t="inlineStr"/>
       <c r="K406" s="3" t="inlineStr"/>
       <c r="L406" s="3" t="inlineStr"/>
       <c r="M406" s="3" t="inlineStr"/>
       <c r="N406" s="3" t="inlineStr"/>
       <c r="O406" s="3" t="inlineStr"/>
-      <c r="P406" s="3" t="inlineStr"/>
+      <c r="P406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Q406" s="3" t="inlineStr"/>
       <c r="R406" s="3" t="inlineStr"/>
       <c r="S406" s="3" t="inlineStr"/>
-      <c r="T406" s="3" t="inlineStr"/>
+      <c r="T406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U406" s="3" t="inlineStr"/>
       <c r="V406" s="3" t="inlineStr"/>
-      <c r="W406" s="3" t="inlineStr"/>
+      <c r="W406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X406" s="3" t="inlineStr"/>
       <c r="Y406" s="3" t="inlineStr"/>
-      <c r="Z406" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA406" s="3" t="inlineStr"/>
+      <c r="Z406" s="3" t="inlineStr"/>
+      <c r="AA406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AB406" s="3" t="inlineStr"/>
       <c r="AC406" s="3" t="inlineStr"/>
-      <c r="AD406" s="3" t="inlineStr"/>
+      <c r="AD406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AE406" s="3" t="inlineStr"/>
       <c r="AF406" s="3" t="inlineStr"/>
-      <c r="AG406" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AG406" s="3" t="inlineStr"/>
+      <c r="AH406" s="3" t="inlineStr"/>
       <c r="AI406" s="3" t="inlineStr"/>
       <c r="AJ406" s="3" t="inlineStr"/>
-      <c r="AK406" s="3" t="inlineStr"/>
+      <c r="AK406" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>