--- v1 (2026-04-19)
+++ v2 (2026-04-23)
@@ -4357,256 +4357,216 @@
         <is>
           <t>Kherlly A.</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Digitador</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Internação Hospitalar</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>162</v>
-[...12 lines deleted...]
-      <c r="J33" s="3" t="inlineStr"/>
+        <v>108</v>
+      </c>
+      <c r="G33" s="3" t="inlineStr"/>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I33" s="3" t="inlineStr"/>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K33" s="3" t="inlineStr"/>
       <c r="L33" s="3" t="inlineStr"/>
-      <c r="M33" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="M33" s="3" t="inlineStr"/>
+      <c r="N33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O33" s="3" t="inlineStr"/>
+      <c r="P33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q33" s="3" t="inlineStr"/>
       <c r="R33" s="3" t="inlineStr"/>
       <c r="S33" s="3" t="inlineStr"/>
-      <c r="T33" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="T33" s="3" t="inlineStr"/>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V33" s="3" t="inlineStr"/>
+      <c r="W33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X33" s="3" t="inlineStr"/>
       <c r="Y33" s="3" t="inlineStr"/>
       <c r="Z33" s="3" t="inlineStr"/>
-      <c r="AA33" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="AA33" s="3" t="inlineStr"/>
+      <c r="AB33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AC33" s="3" t="inlineStr"/>
+      <c r="AD33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE33" s="3" t="inlineStr"/>
       <c r="AF33" s="3" t="inlineStr"/>
       <c r="AG33" s="3" t="inlineStr"/>
-      <c r="AH33" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="AH33" s="3" t="inlineStr"/>
+      <c r="AI33" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AJ33" s="3" t="inlineStr"/>
+      <c r="AK33" s="3" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Marizete G.</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Digitador</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Internação Hospitalar</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>162</v>
-[...12 lines deleted...]
-      <c r="J34" s="3" t="inlineStr"/>
+        <v>108</v>
+      </c>
+      <c r="G34" s="3" t="inlineStr"/>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr"/>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K34" s="3" t="inlineStr"/>
       <c r="L34" s="3" t="inlineStr"/>
-      <c r="M34" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="M34" s="3" t="inlineStr"/>
+      <c r="N34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O34" s="3" t="inlineStr"/>
+      <c r="P34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q34" s="3" t="inlineStr"/>
       <c r="R34" s="3" t="inlineStr"/>
       <c r="S34" s="3" t="inlineStr"/>
-      <c r="T34" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="T34" s="3" t="inlineStr"/>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V34" s="3" t="inlineStr"/>
+      <c r="W34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X34" s="3" t="inlineStr"/>
       <c r="Y34" s="3" t="inlineStr"/>
       <c r="Z34" s="3" t="inlineStr"/>
-      <c r="AA34" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="AA34" s="3" t="inlineStr"/>
+      <c r="AB34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AC34" s="3" t="inlineStr"/>
+      <c r="AD34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE34" s="3" t="inlineStr"/>
       <c r="AF34" s="3" t="inlineStr"/>
       <c r="AG34" s="3" t="inlineStr"/>
-      <c r="AH34" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="AH34" s="3" t="inlineStr"/>
+      <c r="AI34" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AJ34" s="3" t="inlineStr"/>
+      <c r="AK34" s="3" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Poliana J.</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Agente Administrativo</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Núcleo de Educação Permanente - NEP</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -8475,166 +8435,178 @@
         <is>
           <t>Ladyana C.</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>SAMU - Acrelandia</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE SAUDE DE ACRELANDIA</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="G71" s="3" t="inlineStr"/>
       <c r="H71" s="3" t="inlineStr"/>
-      <c r="I71" s="3" t="inlineStr"/>
+      <c r="I71" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J71" s="3" t="inlineStr"/>
       <c r="K71" s="3" t="inlineStr"/>
       <c r="L71" s="3" t="inlineStr"/>
       <c r="M71" s="3" t="inlineStr"/>
-      <c r="N71" s="3" t="inlineStr"/>
+      <c r="N71" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O71" s="3" t="inlineStr"/>
-      <c r="P71" s="3" t="inlineStr"/>
+      <c r="P71" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Q71" s="3" t="inlineStr"/>
       <c r="R71" s="3" t="inlineStr"/>
       <c r="S71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="T71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr"/>
       <c r="V71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="W71" s="3" t="inlineStr"/>
       <c r="X71" s="3" t="inlineStr"/>
       <c r="Y71" s="3" t="inlineStr"/>
       <c r="Z71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AA71" s="3" t="inlineStr"/>
       <c r="AB71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AC71" s="3" t="inlineStr"/>
       <c r="AD71" s="3" t="inlineStr"/>
       <c r="AE71" s="3" t="inlineStr"/>
       <c r="AF71" s="3" t="inlineStr"/>
       <c r="AG71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AH71" s="3" t="inlineStr"/>
       <c r="AI71" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AJ71" s="3" t="inlineStr"/>
-      <c r="AK71" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK71" s="3" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Maria L.</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>SAMU - Acrelandia</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE SAUDE DE ACRELANDIA</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F72" t="n">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="G72" s="3" t="inlineStr"/>
-      <c r="H72" s="3" t="inlineStr"/>
+      <c r="H72" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="I72" s="3" t="inlineStr"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr"/>
       <c r="L72" s="3" t="inlineStr"/>
       <c r="M72" s="3" t="inlineStr"/>
       <c r="N72" s="3" t="inlineStr"/>
       <c r="O72" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="P72" s="3" t="inlineStr"/>
       <c r="Q72" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="R72" s="3" t="inlineStr"/>
       <c r="S72" s="3" t="inlineStr"/>
       <c r="T72" s="3" t="inlineStr"/>
       <c r="U72" s="3" t="inlineStr"/>
       <c r="V72" s="3" t="inlineStr"/>
       <c r="W72" s="3" t="inlineStr"/>
       <c r="X72" s="3" t="inlineStr"/>
       <c r="Y72" s="3" t="inlineStr"/>
       <c r="Z72" s="3" t="inlineStr"/>
       <c r="AA72" s="3" t="inlineStr"/>
       <c r="AB72" s="3" t="inlineStr"/>
       <c r="AC72" s="3" t="inlineStr"/>
       <c r="AD72" s="3" t="inlineStr"/>
       <c r="AE72" s="3" t="inlineStr"/>
       <c r="AF72" s="3" t="inlineStr"/>
       <c r="AG72" s="3" t="inlineStr"/>
       <c r="AH72" s="3" t="inlineStr"/>
       <c r="AI72" s="3" t="inlineStr"/>
       <c r="AJ72" s="3" t="inlineStr"/>
       <c r="AK72" s="3" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">